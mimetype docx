--- v1 (2026-03-31)
+++ v2 (2026-05-18)
@@ -423,165 +423,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Clos pantin un établissement rural antique à Orly (Val-de-Marne)</w:t>
+                <w:t xml:space="preserve">Une Guerre méconnue : vestiges de la guerre de 1870 dans le Val-de-Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Battistini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Journées archéologiques d’Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SRA Ile-de-France; Conseil départemental du Val-de-Marne, Nov 2018, Créteil (94), France. pp.169 -179</w:t>
+              <w:t xml:space="preserve">, SRA Ile-de-France; Conseil départemental du Val-de-Marne, Nov 2018, Créteil (94), France. pp.83-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461545v1</w:t>
+                <w:t xml:space="preserve">hal-04461562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Guerre méconnue : vestiges de la guerre de 1870 dans le Val-de-Marne</w:t>
+                <w:t xml:space="preserve">Le Clos pantin un établissement rural antique à Orly (Val-de-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Battistini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Journées archéologiques d’Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SRA Ile-de-France; Conseil départemental du Val-de-Marne, Nov 2018, Créteil (94), France. pp.83-96</w:t>
+              <w:t xml:space="preserve">, SRA Ile-de-France; Conseil départemental du Val-de-Marne, Nov 2018, Créteil (94), France. pp.169 -179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461562v1</w:t>
+                <w:t xml:space="preserve">hal-04461545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rungis (Val-de-Marne), un territoire occupé du néolithique jusqu’à l’époque médiévale</w:t>
               </w:r>
@@ -1138,211 +1138,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Archéologie des conflits contemporains en régions Île-de-France et Centre-Val de Loire. Programme Collectif de Recherche - Rapport de 2eme année d'opération 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Battistini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; ONF; Man; Drac/SRA. 2023, pp.204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Orly (94), ZAC Chemin des carrières, 64-68 av de la Victoire, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Battistini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Ile-de-France; Service Archéologie du Val-de-Marne. 2023, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460477v1</w:t>
-              </w:r>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-04157300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeneuve-Saint-Georges (94), ZAC multisite, Ilot Dazeville phase 1, Rapport de diagnostic</w:t>
               </w:r>
@@ -3608,51 +3608,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC1CC2B7"/>
+    <w:nsid w:val="3D59FF1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3839,51 +3839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aureliebattistini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284385387" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560438v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011480v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443879v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ancel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460477v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460403v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bayard-Maret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Velasquez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allaoua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chauveau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lefeuvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laporte-Cassagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Wabont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/111045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.111431" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aureliebattistini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284385387" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560438v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011480v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443879v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ancel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157300v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460403v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bayard-Maret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Velasquez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allaoua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chauveau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lefeuvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laporte-Cassagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Wabont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/111045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.111431" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>