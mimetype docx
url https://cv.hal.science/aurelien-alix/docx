--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -734,321 +734,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition structures for the oxy–ene reaction</w:t>
+                <w:t xml:space="preserve">Regioselective Reductive Opening of Benzylidene Acetals with Dichlorophenylborane/Triethylsilane: Previously Unreported Side-Reactions and How to Prevent Them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengwen Yang</w:t>
+                <w:t xml:space="preserve">Jérôme Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Miaskiewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bour</w:t>
+                <w:t xml:space="preserve">Pauline Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mock-Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Narvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CC00687A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c02141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477826v1</w:t>
+                <w:t xml:space="preserve">hal-03844287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Reductive Opening of Benzylidene Acetals with Dichlorophenylborane/Triethylsilane: Previously Unreported Side-Reactions and How to Prevent Them</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition structures for the oxy–ene reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Mock-Joubert</w:t>
+                <w:t xml:space="preserve">Shengwen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Narvor</w:t>
+                <w:t xml:space="preserve">Solène Miaskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (30), pp.4751-4754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c02141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2CC00687A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844287v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkynophilicity of Group 13 MX 3 Salts: A Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengwen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1121,51 +1121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkynophilicity of Group 13 MX 3 Salts: A Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengwen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1851,51 +1851,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5298A4AA"/>
+    <w:nsid w:val="AE22FAD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2082,51 +2082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-alix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9529-099X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159760909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/280025533" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05418657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Espied" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Azrou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587150v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Lin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c00889" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmeng Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kolodziej" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas George" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202401085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaignard Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot," TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200828" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwen Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Miaskiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC00687A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mock-Joubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Narvor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c02141" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03302" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bekkaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieping Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201400117" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urban" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201406802" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L0Q04BM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304095z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bodlenner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weibel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ennifar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol701760k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-alix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9529-099X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159760909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/280025533" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05418657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Espied" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Azrou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587150v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Lin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c00889" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmeng Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kolodziej" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas George" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202401085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaignard Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot," TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200828" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mock-Joubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Narvor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c02141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwen Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Miaskiewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC00687A" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03302" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bekkaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieping Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201400117" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urban" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201406802" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L0Q04BM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304095z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bodlenner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weibel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ennifar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol701760k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>