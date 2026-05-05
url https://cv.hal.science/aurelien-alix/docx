--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -1091,51 +1091,51 @@
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595689v1</w:t>
+                <w:t xml:space="preserve">hal-04477926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkynophilicity of Group 13 MX 3 Salts: A Theoretical Study</w:t>
               </w:r>
@@ -1208,51 +1208,51 @@
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477926v1</w:t>
+                <w:t xml:space="preserve">hal-04595689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIS-assisted aza-Friedel-Crafts reaction with α-carbamoysulfides as precursors of N-carbamoylimines.</w:t>
               </w:r>
@@ -1851,51 +1851,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE22FAD2"/>
+    <w:nsid w:val="895BF08E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2082,51 +2082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-alix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9529-099X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159760909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/280025533" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05418657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Espied" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Azrou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587150v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Lin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c00889" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmeng Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kolodziej" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas George" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202401085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaignard Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot," TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200828" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mock-Joubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Narvor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c02141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwen Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Miaskiewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC00687A" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03302" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bekkaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieping Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201400117" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urban" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201406802" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L0Q04BM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304095z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bodlenner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weibel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ennifar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol701760k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-alix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9529-099X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159760909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/280025533" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05418657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Espied" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Azrou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587150v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Lin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c00889" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmeng Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kolodziej" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas George" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202401085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaignard Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot," TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200828" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mock-Joubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Narvor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c02141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwen Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Miaskiewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC00687A" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03302" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bekkaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieping Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201400117" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urban" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201406802" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L0Q04BM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304095z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bodlenner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weibel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ennifar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol701760k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>