--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -659,248 +659,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined impact of power take-off capping and of wave resource description on wave energy converter performance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Method for Forcing a Number of Motions or Rotations in 6 Degrees of Freedom Ship Simulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory S Payne</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moran Charlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2023.103494⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (01), pp.255-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5957/jst/2023.8.13.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208599v1</w:t>
+                <w:t xml:space="preserve">hal-04493297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Forcing a Number of Motions or Rotations in 6 Degrees of Freedom Ship Simulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined impact of power take-off capping and of wave resource description on wave energy converter performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lissie M de la Torre-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Claude René Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moran Charlou</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory S Payne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (01), pp.255-275. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134, pp.103494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5957/jst/2023.8.13.255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2023.103494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493297v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of a nonlinear, deterministic sea wave prediction method using instantaneous velocity profiles</w:t>
               </w:r>
@@ -2378,5977 +2378,6094 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the capacity factor of stationary wind turbines and weather-routed energy ships in the far-offshore</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alisée Chaigneau</w:t>
+                <w:t xml:space="preserve">Exploitation of the far-offshore wind energy resource by fleets of energy ships – Part 1: Energy ship design and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Delvoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1356/1/012001⟩</w:t>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.839-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wes-5-839-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355023v1</w:t>
+                <w:t xml:space="preserve">hal-05554268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer les vagues en énergie : utopie ou réalité ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+                <w:t xml:space="preserve">Impact of aerodynamic modelling on seakeeping performance of a floating vertical axis wind turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouneau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/artefact.3352⟩</w:t>
+              <w:t xml:space="preserve">Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/we.2348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532605v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new ordinary differential equation for the evaluation of the frequency-domain Green function</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaobo Chen</w:t>
+                <w:t xml:space="preserve">Comparison of the capacity factor of stationary wind turbines and weather-routed energy ships in the far-offshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshamida Abd Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisée Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+                <w:t xml:space="preserve">Philippe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2019.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1356, pp.012001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1356/1/012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065062v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of aerodynamic modelling on seakeeping performance of a floating vertical axis wind turbine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mattias Lynch</w:t>
+                <w:t xml:space="preserve">Transformer les vagues en énergie : utopie ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/we.2348⟩</w:t>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.239-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.3352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152400v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of aerodynamic modeling on seakeeping performance of a floating horizontal axis wind turbine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mattias Lynch</w:t>
+                <w:t xml:space="preserve">A new ordinary differential equation for the evaluation of the frequency-domain Green function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunmei Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.239-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/we.2337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152403v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Energy Systems Wave Energy Modelling Task: Modelling, Verification and Validation of Wave Energy Converters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of aerodynamic modeling on seakeeping performance of a floating horizontal axis wind turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse7110379⟩</w:t>
+              <w:t xml:space="preserve">Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/we.2337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354977v1</w:t>
+                <w:t xml:space="preserve">hal-02152403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake effect assessment of a flap type wave energy converter farm under realistic environmental conditions by using a coupling methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tomey-Bozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murphy Jimmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Stratigaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Troch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 143, pp.96-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-economic feasibility of fleets of far offshore hydrogen-producing wind energy converters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Max F. Platzer</w:t>
+                <w:t xml:space="preserve">Ocean Energy Systems Wave Energy Modelling Task: Modelling, Verification and Validation of Wave Energy Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Wendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Hsiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claes Eskilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (11), pp.379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse7110379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766205v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly non linear modeling of submerged wave energy converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical tool for the frequency domain simulation of large arrays of floating bodies in waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc H Fabregas-Flavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Letournel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Gelly</w:t>
+                <w:t xml:space="preserve">Cameron Mcnatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2018.03.014⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.299-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2017.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766248v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical tool for the frequency domain simulation of large arrays of floating bodies in waves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Techno-economic feasibility of fleets of far offshore hydrogen-producing wind energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max F. Platzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635249v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of existing methods for the calculation of the infinite water depth free-surface Green function for the wave structure interaction problem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerard Delhommeau</w:t>
+                <w:t xml:space="preserve">Weakly non linear modeling of submerged wave energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2018.10.007⟩</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2018.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986074v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the energy absorption performance of a fixed-bottom pressure-differential wave energy converter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of existing methods for the calculation of the infinite water depth free-surface Green function for the wave structure interaction problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunmei Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngmyung Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Delhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 65, pp.90-101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2017.03.017⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2018.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505559v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fixed bottom offshore wind farms on the surrounding wave field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgia Sismani</w:t>
+                <w:t xml:space="preserve">Proof of the equivalence of Tanizawa-Berkvens's and Cointe-van Daalen's formulations for the time derivative of the velocity potential for non-linear potential flow solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva Lougeorgaki</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17736/ijope.2017.ts11⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.184-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2017.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635243v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of the equivalence of Tanizawa-Berkvens's and Cointe-van Daalen's formulations for the time derivative of the velocity potential for non-linear potential flow solvers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+                <w:t xml:space="preserve">Impact of fixed bottom offshore wind farms on the surrounding wave field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Sismani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lougeorgaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2017.01.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17736/ijope.2017.ts11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496149v2</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stakeholder requirements for commercially successful wave energy converter farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Bull</w:t>
+                <w:t xml:space="preserve">Katherine Dykes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Dykes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert Malins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113, pp.742 - 755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2017.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the numerical modeling and optimization of a bottom-referenced heave-buoy array of wave energy converters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation on the energy absorption performance of a fixed-bottom pressure-differential wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Wendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Hsiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochem Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Marine Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijome.2017.05.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.90-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2017.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531895v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear numerical model for analysing the hydroelastic response of a flexible Electro Active Wave Energy Converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the numerical modeling and optimization of a bottom-referenced heave-buoy array of wave energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fàbregas Flavià</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jean</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2017.06.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Marine Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijome.2017.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563309v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database of capture width ratio of wave energy converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Babarit</w:t>
+                <w:t xml:space="preserve">A linear numerical model for analysing the hydroelastic response of a flexible Electro Active Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 80, pp.610-628. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2015.02.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145072v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-state modification and heaving float interaction factors from physical modelling of arrays of wave energy converters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A database of capture width ratio of wave energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4938030⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.610-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2015.02.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249820v1</w:t>
+                <w:t xml:space="preserve">hal-01145072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Time Domain Model with Viscous Correction and CFD Analysis of a Generic Surging Floating Wave Energy Converter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sea-state modification and heaving float interaction factors from physical modelling of arrays of wave energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Stratigaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Troch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Stallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Forehand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Folley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Marine Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijome.2015.01.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.061705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4938030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145198v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic modelling of marine renewable energy devices: A state of the art review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential Time Domain Model with Viscous Correction and CFD Analysis of a Generic Surging Floating Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Bhinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.05.036⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Marine Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.70-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijome.2015.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187268v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAREV: case study of the development of a wave energy converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gorintin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Cagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 80, pp.40-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2015.01.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave basin experiments with large wave energy converter arrays to study interactions between the converters and effects on other users in the sea and the coastal area</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.P. Kofoed</w:t>
+                <w:t xml:space="preserve">Hydrodynamic modelling of marine renewable energy devices: A state of the art review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en7020701⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.46-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145184v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aero-Hydro-Elastic Simulation of Semi-Submersible Floating Wind Turbine</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wave basin experiments with large wave energy converter arrays to study interactions between the converters and effects on other users in the sea and the coastal area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stratigaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Troch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Forehand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Kofoed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4025031⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.701-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en7020701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145190v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast approach coupling Boundary Element Method and plane wave approximation for wave interaction analysis in sparse arrays of wave energy converters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Babarit</w:t>
+                <w:t xml:space="preserve">Aero-Hydro-Elastic Simulation of Semi-Submersible Floating Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 85, pp.12-20. </w:t>
+              <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4025031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145191v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of non-ideal power take-off on the energy absorption of reactively controlled one degree of freedom wave energy converter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+                <w:t xml:space="preserve">A fast approach coupling Boundary Element Method and plane wave approximation for wave interaction analysis in sparse arrays of wave energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2014.09.001⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85, pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134706v1</w:t>
+                <w:t xml:space="preserve">hal-01145191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a two-body floating wave energy converter with particular focus on the effects of power-take off and mooring systems on energy capture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Torgeir Moan</w:t>
+                <w:t xml:space="preserve">Effect of non-ideal power take-off on the energy absorption of reactively controlled one degree of freedom wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4023796⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.236-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145148v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the park effect in arrays of oscillating wave energy converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58, pp.68-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2013.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération de l'énergie des vagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Mouslim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-be8570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes of response of an offshore wind turbine with directional wind and waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Philippe</w:t>
+                <w:t xml:space="preserve">Analysis of a two-body floating wave energy converter with particular focus on the effects of power-take off and mooring systems on energy capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Jaya Muliawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torgeir Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49, pp.151-155. </w:t>
+              <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.01.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4023796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145150v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete control of resonant wave energy devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Babarit</w:t>
+                <w:t xml:space="preserve">Modes of response of an offshore wind turbine with directional wind and waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.288-314. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.151-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2011.0132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145118v1</w:t>
+                <w:t xml:space="preserve">hal-01145150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical benchmarking study of a selection of Wave Energy Converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An implementation of the Fast Multipole Algorithm for wave interaction problem on sparse arrays of floating bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Borgarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2011.10.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.51-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10665-012-9551-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145109v1</w:t>
+                <w:t xml:space="preserve">hal-01145147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implementation of the Fast Multipole Algorithm for wave interaction problem on sparse arrays of floating bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Borgarino</w:t>
+                <w:t xml:space="preserve">Discrete control of resonant wave energy devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10665-012-9551-3⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.288-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2011.0132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01145147v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of wave interactions effects on energy absorption in large arrays of Wave Energy Converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical benchmarking study of a selection of Wave Energy Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Borgarino</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Hals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Muliawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kurniawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41, pp.79-88. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.44-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2011.12.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2011.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145149v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANS Simulations of a Calm Buoy in Regular and Irregular Seas using the SWENSE Method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of wave interactions effects on energy absorption in large arrays of Wave Energy Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Borgarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.79-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2011.12.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145146v1</w:t>
+                <w:t xml:space="preserve">hal-01145149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Free-Surface Green's Function Multipole Expansion for Infinite Water Depth Case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
+                <w:t xml:space="preserve">Étude comparée de méthodes de calcul des efforts de radiation pour une application à l'aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Kobus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Delhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2011052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145111v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation d'une méthode multipolaire rapide dans le code de diffraction/radiation Aquaplus</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RANS Simulations of a Calm Buoy in Regular and Irregular Seas using the SWENSE Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (4), pp.264-271</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145112v1</w:t>
+                <w:t xml:space="preserve">hal-01145146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparée de méthodes de calcul des efforts de radiation pour une application à l'aviron</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Kobus</w:t>
+                <w:t xml:space="preserve">Implémentation d'une méthode multipolaire rapide dans le code de diffraction/radiation Aquaplus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Delhommeau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 5, pp.44-51. </w:t>
+              <w:t xml:space="preserve">, 2011, 4, pp.10-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2011052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2011035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657044v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des modes propres et de la réponse forcée d'une éolienne offshore flottante soumise à une houle de direction croisée par rapport à celle du vent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+                <w:t xml:space="preserve">Extension of Free-Surface Green's Function Multipole Expansion for Infinite Water Depth Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borgarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.161-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145129v1</w:t>
+                <w:t xml:space="preserve">hal-01145111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the influence of the distance between two wave energy converters on the energy production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+                <w:t xml:space="preserve">Etude des modes propres et de la réponse forcée d'une éolienne offshore flottante soumise à une houle de direction croisée par rapport à celle du vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-rpg.2009.0190⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2011053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145133v1</w:t>
+                <w:t xml:space="preserve">hal-01145129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Methodology for a SEAREV Wave Energy Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ruellan</w:t>
+                <w:t xml:space="preserve">Hamid Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Benahmed</w:t>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (3), pp.760-767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TEC.2010.2046808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of long separating distances on the energy production of two interacting wave energy converters</w:t>
+                <w:t xml:space="preserve">Assessment of the influence of the distance between two wave energy converters on the energy production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borgarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37, pp.718-729. </w:t>
+              <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (6), pp.592-601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2010.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-rpg.2009.0190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145086v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La récupération de l'énergie de la houle, partie 1 : caractérisation de la ressource et bases de l'hydrodynamique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of long separating distances on the energy production of two interacting wave energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.718-729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2010.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676184v1</w:t>
+                <w:t xml:space="preserve">hal-01145086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declutching control of a wave energy converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Babarit</w:t>
+                <w:t xml:space="preserve">La récupération de l'énergie de la houle, partie 1 : caractérisation de la ressource et bases de l'hydrodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Mouslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guglielmi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEAN ENG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vol. 36, n°12-13; p. 1015-1024</w:t>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798966v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La récupération de l'énergie de la houle, partie 2 : systèmes de récupération et aspects électriques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
+                <w:t xml:space="preserve">Declutching control of a wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, n°59, pp.26-32</w:t>
+              <w:t xml:space="preserve">OCEAN ENG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol. 36, n°12-13; p. 1015-1024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676186v1</w:t>
+                <w:t xml:space="preserve">hal-00798966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declutching control of a wave energy converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La récupération de l'énergie de la houle, partie 2 : systèmes de récupération et aspects électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°59, pp.26-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266584v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEAREV: Système Electrique Autonome de Récupération de l'Energie des Vagues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Mouslim</w:t>
+                <w:t xml:space="preserve">Declutching control of a wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (12-13), pp.1015-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2009.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699494v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wave to Wire model of the SEAREV Wave Energy Converter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SEAREV: Système Electrique Autonome de Récupération de l'Energie des Vagues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mouslim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part M: Journal of Engineering for the Maritime Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ser. IN96 pp. 1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699486v1</w:t>
+                <w:t xml:space="preserve">hal-00699494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by offshore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Wave to Wire model of the SEAREV Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2005.08.014⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part M: Journal of Engineering for the Maritime Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 221 (2), pp.81-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/14750902JEME48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676111v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the Power Take Off of a Wave Energy Converter with Regard to Wave Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128 (1), pp.56-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.2163877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Latching Control of a Wave Energy Device in Regular and Irregular Waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by offshore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 28 (2), pp. 77-91. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol.31 (n°2), pp.153-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2006.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2005.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00699461v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of latching control strategies for a heaving wave energy device in random sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Optimal Latching Control of a Wave Energy Device in Regular and Irregular Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (2), pp. 77-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2006.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of latching control strategies for a heaving wave energy device in random sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 26 (5), pp.227-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apor.2005.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8358,263 +8475,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sail-induced resistance for the KVLCC2 and the KCS ships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delvoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth International Conference on Computational Methods in Marine Engineering (MARINE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Edimbourg, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23967/marine.2025.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on the potential optimal number of wind propulsion units for wind-assisted ships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Catel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Ship and Marine Hydrodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenue à la mer d'un navire-énergie dans la mer des Caraïbes: cas d'un navire déployé au large de la Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8623,106 +8740,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory S Payne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accélération d'un programme de simulation d'interactions vague-structure par la méthode PARAREAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8777,73 +8894,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waves filtering in heading controllers: impact on the power production of an energy ship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Juin-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8898,177 +9015,177 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Conference on Control Applications in Marine Systems, Robotics and Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Sep 2024, Blacksburg, Virginia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595833v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the power performance of a wave energy converter comprising a multi-body power take-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Elefant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bilbao, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the seakeeping of a Flettner rotors-propelled catamaran in beam waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9077,106 +9194,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory S Payne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innov'sail: 6th International Conference on Innovation in High Performance Sailing Yachts and Wind-Assisted Ships</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lorient (56100), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new validated open-source numerical tool for the evaluation of the performance of wind-assisted ship propulsion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moran Charlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9205,87 +9322,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude paramétrique d'un récupérateur d'énergie des vagues à masses excentriques contrarotatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Elefant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9300,410 +9417,410 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Pprime, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of a dynamic model of energy ships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juin-Gauthier Giovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Wave Resource Description on WEC Energy Production Estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory S Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory S Payne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémy Claude René Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Plymouth, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the capacity factor of weather-routed energy ships deployed in the near-shore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roshamida Abd Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 3rd International Offshore Wind Technical Conference (IOWTC2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hull shape optimization of an energy ship for far-offshore wind energy conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9732,557 +9849,557 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2020 39th International conference on Ocean, Offshore and Artic Engineering (OMAE2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Fort Lauderdale (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation expérimentale d'une méthode de prédiction déterministe de houle non-linéaire par mesure du profil de vitesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Cherbourg-en-Cotentin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the capacity factor of stationary wind turbines and weather-routed energy ships in the far-offshore</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alisée Chaigneau</w:t>
+                <w:t xml:space="preserve">Energy and economic performance of the FARWIND energy system for sustainable fuel production from the far-offshore wind energy resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EERA Deepwind'2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Monte-Carlo, Monaco. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2019.8813563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986111v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of wave-body interaction modelling methods for the study of reactively controlled point absorber wave energy converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyin Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Wuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantai Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Workshop on Water Waves and Floating Bodies (IWWWFB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Newcastle, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and economic performance of the FARWIND energy system for sustainable fuel production from the far-offshore wind energy resource</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the capacity factor of stationary wind turbines and weather-routed energy ships in the far-offshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshamida Abd Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisée Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EERA Deepwind'2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Trondheim,, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380030v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPMENT OF A PANEL CUTTING METHOD COUPLED WITH AN UNSTEADY POTENTIAL FLOW MODEL BASED ON THE WEAK-SCATTERER APPROXIMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Wuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10324,73 +10441,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 38th International Conference on Ocean, Offshore and Artic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between experiments and a multibody weakly nonlinear potential flow approach for modelling of marine operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Wuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10439,92 +10556,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattias Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th ASME International Conference on Ocean, Offshore and Artic Engineering (OMAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2018-77694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction déterministe de houle en temps réel par mesure du profil de vitesses horizontales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10546,478 +10663,478 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16es Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the aerodynamic model on the modelling of the behaviour of a Floating Vertical Axis Wind Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Deep sea offshore wind R&amp;D conference (EERA DeepWind’2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Trondheim, Norway. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1104/1/012001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Clement’s ODEs for the speedup of computation of the Green function and its derivatives for floating of submerged bodies in deep water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunmei Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th ASME International Conference on Ocean, Offshore and Artic Engineering (OMAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2018-78295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of sloshing in anti-roll tank using effective gravity angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ercolanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Boulluec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Magaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Workshop on Water Waves and Floating Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Guidel-Plage, France. pp.4 - 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind propulsion options for energy ships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11036,1130 +11153,1130 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ASME International Offshore Wind Technical Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/IOWTC2018-1056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology performance level (TPL) assessment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wave and Current Generation in Wave Flumes Using Axial-Flow Pumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ben Kennedy</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Delvoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Energy Technology Symposium (METS2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th International Conference on Ocean, Offshore and Artic Engineering (OMAE2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2017-61404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492669v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wave-to-wire chain modelling and command for a direct drive wave energy converter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Dupriez-Robin</w:t>
+                <w:t xml:space="preserve">Scoring the Technolgy Performance Level (TPL) assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Costello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Wave and Tidal Energy Conference (EWTEC2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cork, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EVER.2017.7935941⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01563330v1</w:t>
+                <w:t xml:space="preserve">hal-01635255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a simulation tool coupling hydrodynamics and unsteady aerodynamics to study Floating Wind Turbines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Philippe</w:t>
+                <w:t xml:space="preserve">Cost, time and risk assessment of different wave energy converter technology development trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochem Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Laird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Costello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Ocean, Offshore and Arctic Engineering, OMAE2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th European Wave and Tidal Energy Conference (EWTEC2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cork, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635071v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoring the Technolgy Performance Level (TPL) assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Costello</w:t>
+                <w:t xml:space="preserve">Development and adaptation of the Composite Rigid Body Algorithm and the Weak-Scatterer approach in view of modeling of marine operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Wuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Wave and Tidal Energy Conference (EWTEC2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635255v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation servo-hydro-aérodynamique instationnaire des éoliennes flottantes à axe vertical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost, time and risk assessment of different wave energy converter technology development trajectories</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Diana Bull</w:t>
+                <w:t xml:space="preserve">A wave-to-wire chain modelling and command for a direct drive wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Clémot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dupriez-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Tran Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Wave and Tidal Energy Conference (EWTEC2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Monaco, Monaco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2017.7935941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635253v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and adaptation of the Composite Rigid Body Algorithm and the Weak-Scatterer approach in view of modeling of marine operations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Rongère</w:t>
+                <w:t xml:space="preserve">Technology performance level (TPL) assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Costello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Marine Energy Technology Symposium (METS2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636432v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave and Current Generation in Wave Flumes Using Axial-Flow Pumps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a simulation tool coupling hydrodynamics and unsteady aerodynamics to study Floating Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Ocean, Offshore and Artic Engineering (OMAE2017)</w:t>
+              <w:t xml:space="preserve">36th International Conference on Ocean, Offshore and Arctic Engineering, OMAE2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/OMAE2017-61404⟩</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2017-61203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563340v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servo-hydro and unsteady aerodynamic simulation of Floating Vertical Axis Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12174,164 +12291,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary design of a wind driven vessel dedicated to hydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Conference on Ocean, Offshore and Artic Engineering (OMAE2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2017-61408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and adaptation of the Composite Rigid Body Algorithm and the Weak-Scatterer approach in view of the modeling of marine operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Wuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12340,496 +12457,518 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seakeeping study of a Floating Vertical Axis Wind Turbine with a numerical tool based on Free Vortex Wake Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Philippe</w:t>
+                <w:t xml:space="preserve">Wake effect assessment of a flap type wave energy converter farm using a coupling methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tomey-Bozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Troch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th EAWE PhD Seminar on Wind Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th International Conference on Ocean, Offshore and Artic Engineering (OMAE2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2017-61323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635051v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake effect assessment of a flap type wave energy converter farm using a coupling methodology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Murphy</w:t>
+                <w:t xml:space="preserve">Seakeeping study of a Floating Vertical Axis Wind Turbine with a numerical tool based on Free Vortex Wake Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Ocean, Offshore and Artic Engineering (OMAE2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th EAWE PhD Seminar on Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Cranfield, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563342v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first version of stakeholders’ requirements for wave energy converters plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of fixed bottom offshore wind farms on the surrounding wave field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Sismani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jochem Weber</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Loukogeorgaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Marine Energy Technology Symposium (METS2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISOPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rhodes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17736/ijope.2017.ts11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492661v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un couplage hydrodynamique et aérodynamique instationnaire pour l’étude des éoliennes flottantes à axe vertical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12844,921 +12983,856 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 15èmes Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the Diffraction Transfer Matrix and the Radiation Characteristics in the open source zero-order BEM code NEMOH</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A first version of stakeholders’ requirements for wave energy converters plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochem Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Intl Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Plymouth, United States</w:t>
+              <w:t xml:space="preserve">2016 Marine Energy Technology Symposium (METS2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157356v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fixed bottom offshore wind farms on the surrounding wave field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Sismani</w:t>
+                <w:t xml:space="preserve">Computation of the Diffraction Transfer Matrix and the Radiation Characteristics in the open source zero-order BEM code NEMOH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Fabregas Flavià</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Mcnatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva Loukogeorgaki</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31st Intl Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Plymouth, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492657v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The modelling of a flap type wave energy converter in a time-dependent mild-slope equation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tomey-Bozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Troch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Renewable Energies Offshore (RENEW2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lisbonne, Portugal. pp.277-284, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315229256-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the Diffraction Transfer Matrix and the Radiation Characteristics in the Open-Source BEM Code NEMOH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Fàbregas Flavià</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Mcnatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Ocean, Offshore and Artic Engineering (OMAE2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Jeju, South Korea. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2016-54130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique et expérimentale d'un nouveau système de génération conjointe de houle et courant en bassin utilisant des pompes axiales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systems Engineering applied to the development of a Wave Energy Farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Malins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Davoust</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochem Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Renewable Energies Offshore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492667v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems Engineering applied to the development of a Wave Energy Farm</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude numérique et expérimentale d'un nouveau système de génération conjointe de houle et courant en bassin utilisant des pompes axiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jochem Weber</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnal Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Delvoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Renewable Energies Offshore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">15èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492664v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Second Order Low Frequency Loads in the Open-Source Boundary Element Method Code Nemoh</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Theoretical and numerical aspects of the open source BEM solver NEMOH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Delhommeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference (EWTEC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198807v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of the wave energy collected at Saint Jean de Luz (France) by an overtopping converter and a flap activated converter</w:t>
               </w:r>
@@ -13796,51 +13870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference (EWTEC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13859,1509 +13933,1552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical aspects of the open source BEM solver NEMOH</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Introducing Second Order Low Frequency Loads in the Open-Source Boundary Element Method Code Nemoh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Combourieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Delhommeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference (EWTEC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198800v1</w:t>
+                <w:t xml:space="preserve">hal-01198807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d’un tube hyper-elastique déformable ancré en milieu marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progresses in the developement of a weakly-nonlinear wave body interaction model based on the weak-scatterer approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2015 International Conference on Ocean, Offshore and Artic Engineering (OMAE2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, St John's, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2015-41971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power matrix assessment and extreme loads estimation on a flap type wave energy converter in front of a dike</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Marrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference (EWTEC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WEC3: wave energy converters modelling code comparison project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelley Ruehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference (EWTEC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des interactions dans une ferme de systèmes houlomoteurs avec prise en compte de la bathymétrie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Peyrard</w:t>
+                <w:t xml:space="preserve">Développement d'un outil de simulation numérique basé sur l'approche Weak-Scatterer pour l'étude des systèmes houlomoteurs en grands mouvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de l'hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Val de Reuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198985v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of wave attenuation induced by multi-purpose floating structures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C-Hyp: a combined wave and wind energy platform with balanced contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forehand David</w:t>
+                <w:t xml:space="preserve">Thomas Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kofoed Jens-Peter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wyns Mickael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migel Harismendy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Coastal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2013 32nd International Conference on Ocean, Offshore and Arctic Engineering (OMAE2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2013-10778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198998v1</w:t>
+                <w:t xml:space="preserve">hal-01201929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of fully non linear and weakly nonlinear potential flow solvers for the study of wave energy converters undergoing large amplitude of motions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+                <w:t xml:space="preserve">A coupled methodology for wave body interactions at the scale of a farm of wave energy converters including irregular bathymetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrayre François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 33rd International Conference on Ocean, Offshore and Artic Engineering (OMAE2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, San Francisco, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2014-23457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/OMAE2014-23912⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01199157v1</w:t>
+                <w:t xml:space="preserve">hal-01199158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled methodology for wave body interactions at the scale of a farm of wave energy converters including irregular bathymetry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling of wave attenuation induced by multi-purpose floating structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stratigaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Troch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forehand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kofoed Jens-Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 33rd International Conference on Ocean, Offshore and Artic Engineering (OMAE2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th International Conference on Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Séoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199158v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Hyp: a combined wave and wind energy platform with balanced contributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Soulard</w:t>
+                <w:t xml:space="preserve">Comparison of fully non linear and weakly nonlinear potential flow solvers for the study of wave energy converters undergoing large amplitude of motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey C. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2013 32nd International Conference on Ocean, Offshore and Arctic Engineering (OMAE2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/OMAE2013-10778⟩</w:t>
+              <w:t xml:space="preserve">ASME 33rd International Conference on Ocean, Offshore and Artic Engineering (OMAE2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2014-23912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201929v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un outil de simulation numérique basé sur l'approche Weak-Scatterer pour l'étude des systèmes houlomoteurs en grands mouvements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Letournel</w:t>
+                <w:t xml:space="preserve">Modélisation des interactions dans une ferme de systèmes houlomoteurs avec prise en compte de la bathymétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de l'hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Val de Reuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198987v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inwave: a new flexible design tool dedicated to wave energy converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference on ocean, Offshore and Artic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2014-24564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking of the new design tool InWave on a selection of wave energy converters from NumWEC project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15376,3526 +15493,3526 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Asian Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic interactions in multiple body array: a simple and fast approach coupling boundary element method and plane wave approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Hydro-elastic modelling of an electro-active wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gendron Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitendra Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Ocean, Offshore and Artice Engineering (OMAE2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/OMAE2013-10541⟩</w:t>
+              <w:t xml:space="preserve">32nd International Conference on Ocean, Offshore and Artic Engineering (OMAE2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2013-10848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201935v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary assessment of a semi-submersible floating wind turbine combined with pitching wave energy converters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">About the Use of 3rd Generation Wave Prediction Models for Estimating the Performance of Wave Energy Converters in Coastal Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izan Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Borgarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Wave and Tidal Energy Conference (EWTEC2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">EWTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201908v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the Use of 3rd Generation Wave Prediction Models for Estimating the Performance of Wave Energy Converters in Coastal Regions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Izan Le Crom</w:t>
+                <w:t xml:space="preserve">Hydrodynamic interactions in multiple body array: a simple and fast approach coupling boundary element method and plane wave approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWTEC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Conference on Ocean, Offshore and Artice Engineering (OMAE2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2013-10541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157618v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-elastic modelling of an electro-active wave energy converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary assessment of a semi-submersible floating wind turbine combined with pitching wave energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jean</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Borgarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Ocean, Offshore and Artic Engineering (OMAE2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Wave and Tidal Energy Conference (EWTEC2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Aalborg, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201934v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modelling of an array of 25 heaving wave energy converters to quantify variation of response and wave conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Troch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Stratigaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Stallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Forehand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Folley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Wave and Tidal Energy Conference (EWTEC2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modelling of WECs in wave models using far field coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folley Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Wave and Tidal Energy Conference (EWTEC2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Simulation and Tank Test Results of a Semi-submersible Floating Wind Turbine Under Wind and Wave Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courbois, A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd ASME International Conference on OCEAN, OFFSHORE and ARCTIC ENGINEERING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of analytical, numerical and experimental methods for modelling oscillating water columns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+                <w:t xml:space="preserve">Validation of CFD for the Determination of Damping Coefficients for the Use of Wave Energy Converters Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Thilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWTEC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Conference on Ocean, Offshore and Artice Engineering (OMAE2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2013-10818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158853v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of CFD for the Determination of Damping Coefficients for the Use of Wave Energy Converters Modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Le Floch</w:t>
+                <w:t xml:space="preserve">An overview of analytical, numerical and experimental methods for modelling oscillating water columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Ocean, Offshore and Artice Engineering (OMAE2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aalborg, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201930v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil de simulation numérique basé sur l’approche Weak-Scatterer pour l’étude des systèmes houlomoteurs en grands mouvements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
+                <w:t xml:space="preserve">Contrôle lent d'un houlomoteur à pendule embarqué par ballastage/déballastage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JH13</w:t>
+              <w:t xml:space="preserve">13èmes Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158799v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de l'effet des interactions de vagues dans les parcs houlomoteurs</w:t>
+                <w:t xml:space="preserve">Revue de l’effet des interactions de vagues dans les parcs houlomoteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Journées de l'Hydrodynamique (JH13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">JH13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201956v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation numérique de la matrice de production d'énergie du système houlomoteur Pelamis PII</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a point absorber wave energy converter for investigation of array wake effects in large scale experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Stratigaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Troch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Stallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Forehand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vantorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13emes Journées de l'Hydrodynamique (JH13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">International Conference of the Application of Physical Modelling to Port and Coastal Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201939v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique et expérimentale d'un système houlomoteur électro-actif déformable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de la production d’une plateforme flottante hybride pour la récupération de l’énergie des vagues et du vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P Jean</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Borgarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13es Journées de l'Hydrodynamique (JH13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201954v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil de simulation numérique basé sur l’approche Weak-Scatterer pour l’étude des systèmes houlomoteurs en grands mouvements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Ferrant</w:t>
+                <w:t xml:space="preserve">Effect of viscous forces on the performance of a surging wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Bhinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13emes Journées de l'Hydrodynamique (JH13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Ocean, Offshore and Artic Engineering (ISOPE2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201953v1</w:t>
+                <w:t xml:space="preserve">hal-01202082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of viscous forces on the performance of a surging wave energy converter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revue de l'effet des interactions de vagues dans les parcs houlomoteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Ocean, Offshore and Artic Engineering (ISOPE2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">13es Journées de l'Hydrodynamique (JH13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202082v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique et expérimentale d’un système houlomoteur électro-actif déformable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique et expérimentale d'un système houlomoteur électro-actif déformable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Singh</w:t>
+                <w:t xml:space="preserve">J Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Melis</w:t>
+                <w:t xml:space="preserve">C Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jean</w:t>
+                <w:t xml:space="preserve">P Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JH13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">13es Journées de l'Hydrodynamique (JH13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158798v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du rendement sur l'absorption d'énergie d'un houlomoteur à un degré de liberté sous contrôle réactif</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+                <w:t xml:space="preserve">Développement d’un outil de simulation numérique basé sur l’approche Weak-Scatterer pour l’étude des systèmes houlomoteurs en grands mouvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Journées de l'Hydrodynamique (JH13)</w:t>
+              <w:t xml:space="preserve">13emes Journées de l'Hydrodynamique (JH13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201952v1</w:t>
+                <w:t xml:space="preserve">hal-01201953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a point absorber wave energy converter for investigation of array wake effects in large scale experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation numérique de la matrice de production d'énergie du système houlomoteur Pelamis PII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mouslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the Application of Physical Modelling to Port and Coastal Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">13emes Journées de l'Hydrodynamique (JH13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201937v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la production d’une plateforme flottante hybride pour la récupération de l’énergie des vagues et du vent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Borgarino</w:t>
+                <w:t xml:space="preserve">Développement d’un outil de simulation numérique basé sur l’approche Weak-Scatterer pour l’étude des systèmes houlomoteurs en grands mouvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Journées de l'Hydrodynamique (JH13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">JH13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201940v1</w:t>
+                <w:t xml:space="preserve">hal-01158799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle lent d'un houlomoteur à pendule embarqué par ballastage/déballastage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+                <w:t xml:space="preserve">Modélisation numérique et expérimentale d’un système houlomoteur électro-actif déformable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bail Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Babarit</w:t>
+                <w:t xml:space="preserve">J. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de l'Hydrodynamique</w:t>
+              <w:t xml:space="preserve">JH13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158793v1</w:t>
+                <w:t xml:space="preserve">hal-01158798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de l’effet des interactions de vagues dans les parcs houlomoteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence du rendement sur l'absorption d'énergie d'un houlomoteur à un degré de liberté sous contrôle réactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JH13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">13es Journées de l'Hydrodynamique (JH13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158797v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of the mean power production of a combined wind and wave energy platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 31st International Conference on Ocean, Offshore and Arctic Engineering (OMAE 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rio de Janeiro, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2012-83606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of numerical modelling of wave energy converter arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Folley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Child</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Forehand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise O'Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 International Conference on Ocean, Offshore and Artic Engineering (OMAE2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rio de Janeiro, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2012-83807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle lent d’un houlomoteur à pendule embarqué par ballastage/déballastage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13emes Journées de l'Hydrodynamique (JH13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du rendement sur l’absorption d’énergie d’un houlomoteur à un degree de liberté sous contrôle réactif</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Babarit</w:t>
+                <w:t xml:space="preserve">Aero-hydro-elastic simulation of a semi-submersible floating wind turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JH13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2012 International Conference on Ocean, Offshore and Artic Engineering (OMAE2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2012-84070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158800v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aero-hydro-elastic simulation of a semi-submersible floating wind turbine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+                <w:t xml:space="preserve">Estimation numérique de la matrice de production d’énergie du système houlomoteur Pelamis PII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mouslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 International Conference on Ocean, Offshore and Artic Engineering (OMAE2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JH13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202076v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation numérique de la matrice de production d’énergie du système houlomoteur Pelamis PII</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Mouslim</w:t>
+                <w:t xml:space="preserve">Influence du rendement sur l’absorption d’énergie d’un houlomoteur à un degree de liberté sous contrôle réactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JH13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158802v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Evaluation of the Performances of Marine Renewable Energy Systems ; Focus on Wave Energy Converters</w:t>
+                <w:t xml:space="preserve">Power absorption measures and comparisons of selected wave energy converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kurniawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krokstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Towing Tank Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">30th International Conference on Ocean, Offshore and Artic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156385v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the radiation and diffraction forces of a bulging tube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a two-body floating wave energy converter with particular focus on the effect of mooring system on energy capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Muliawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Athens, Greece</w:t>
+              <w:t xml:space="preserve">30th International Conference on Ocean, Offshore and Artic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156375v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical benchmarking study of a selection of wave energy converters</w:t>
+                <w:t xml:space="preserve">Investigation on the radiation and diffraction forces of a bulging tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Energy Workshop, NUI Maynooth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, NUI Maynooth, Ireland</w:t>
+              <w:t xml:space="preserve">26th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156373v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a two-body floating wave energy converter with particular focus on the effect of mooring system on energy capture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and Experimental Evaluation of the Performances of Marine Renewable Energy Systems ; Focus on Wave Energy Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Ocean, Offshore and Artic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">26th International Towing Tank Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156398v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power absorption measures and comparisons of selected wave energy converters</w:t>
+                <w:t xml:space="preserve">Numerical benchmarking study of a selection of wave energy converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Krokstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Ocean, Offshore and Artic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Wave Energy Workshop, NUI Maynooth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, NUI Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156377v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of viscous damping via 3D-CFD modelling of a Floating Wave Energy Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bhinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of long separating distance between interacting wave energy converters on the overall energy extraction of a dense array.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18910,212 +19027,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of sizing paramteres of a wave energy converter through the complementary use of a linear potential use of a linear potential code, a RANS and a SPH solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of time and frequency domain simulations of an offshore floating wind turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19130,441 +19247,441 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Ocean, Offshore and Artic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the maximum and actual capture width ratio of wave energy converters</w:t>
+                <w:t xml:space="preserve">Modélisation Déterministe de l’Océan et de l’Interaction Fluide-Structure,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Hals</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Wave and Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Assises des Sciences et Techniques de la Mer de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156376v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Déterministe de l’Océan et de l’Interaction Fluide-Structure,</w:t>
+                <w:t xml:space="preserve">On the maximum and actual capture width ratio of wave energy converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises des Sciences et Techniques de la Mer de l'Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">9th European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156384v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des modes propres et de la réponse forcée d'une éolienne offshore flottante soumise à une houle de direction croisée par rapport à celle du vent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+                <w:t xml:space="preserve">Extension of the free-surface Green’s function multipole expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borgarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12es Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">20th ISOPE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144477v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the free-surface Green’s function multipole expansion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
+                <w:t xml:space="preserve">Etude des modes propres et de la réponse forcée d'une éolienne offshore flottante soumise à une houle de direction croisée par rapport à celle du vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ISOPE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Pékin, China</w:t>
+              <w:t xml:space="preserve">12es Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156336v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes of response of an offshore wind turbine with directional wind and waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19579,87 +19696,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Renewable Energy Congress XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation d’une méthode multipôle rapide dans le code de diffraction/radiation Aquaplus pour la simulation de fermes de récupérateurs d’énergie des vagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19674,312 +19791,312 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Nantes, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet SEM-REV : un site d'expérimentation en mer pour la recherche et l'industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Mouslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Les Sables d'Olonne, France. pp.813-822, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2010.090-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the influence of the distance between two wave energy converters on the energy production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of the french wave energy test site SEM-REV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mouslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borgarino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.H Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wave and Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Uppsala (Suède), France</w:t>
+              <w:t xml:space="preserve">8th European Wave &amp; Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Uppsala, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156270v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the free-surface Green's function multipole expansion for the infinite water depth case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19994,3638 +20111,3638 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPE'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Pekin (Chine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the numerical modelling of the non-linear behaviour of a wave energy converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mouslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laporte-Weywada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Offshore Mechanics &amp; Artic Engng Conf. OMAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Honolulu (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the french wave energy test site SEM-REV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the influence of the distance between two wave energy converters on the energy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borgarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Wave &amp; Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Uppsala, France</w:t>
+              <w:t xml:space="preserve">European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Uppsala (Suède), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156308v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the optimal command method to the control of the SEAREV wave energy converter: a study on the influence of time constants on the efficiency of latching control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Control Conference ECC09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Hungary. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Smoothing effect on the power production in an array of SEAREV wave energy converters.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of the SEAREV wave energy converter with a by-pass control of its hydraulic Power Take Off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mouslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the International Society for Offshore and Polar Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vancouver, France</w:t>
+              <w:t xml:space="preserve">World Renewable Energy Congresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Glasgow, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156262v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the SEAREV wave energy converter with a by-pass control of its hydraulic Power Take Off</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the Smoothing effect on the power production in an array of SEAREV wave energy converters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Renewable Energy Congresse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Glasgow, France</w:t>
+              <w:t xml:space="preserve">18th Conference of the International Society for Offshore and Polar Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vancouver, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156222v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoothing of the instantaneous power production by grouping effect in an array of SEAREV wave energy converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mouslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ocean Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear model to simulate large amplitude motions: application to wave energy conversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Ducrozet</w:t>
+                <w:t xml:space="preserve">Influence of an Improved Sea-State Description on the Wave Energy Ressource Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maisondieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Plivice (Croatie), France</w:t>
+              <w:t xml:space="preserve">7th European Wave &amp; Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Porto (Lisbonne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156187v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of spectrum spreading on the SEAREV wave energy converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
+                <w:t xml:space="preserve">Non-linear model to simulate large amplitude motions: application to wave energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ocean Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bremerhaven, Germany</w:t>
+              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Plivice (Croatie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273270v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of spectrum spreading on the SEAREV wave energy converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Ocean Energy Conference</w:t>
+              <w:t xml:space="preserve">International Ocean Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bremerhaven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156185v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an Improved Sea-State Description on the Wave Energy Ressource Assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Maisondieu</w:t>
+                <w:t xml:space="preserve">Influence of spectrum spreading on the SEAREV wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Wave &amp; Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Porto (Lisbonne), France</w:t>
+              <w:t xml:space="preserve">Int. Ocean Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bremerhaven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156196v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Wave Spectrum Spreading on the Production of the SEAREV Wave Energy Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ISOPE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lisbonne (Portugal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Validation of the Performances of the SEAREV Wave Energy Converter with Real-Time Latching Control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pettinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Toularastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Quillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Wave &amp; Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Porto (Lisbonne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Methodology for a SEAREV Wave Energy Converter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-linear potential model to predict large amplitude motions: application to the SEAREV wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IEMDC 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26thOMAE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Diego (USA), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676123v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear potential model to predict large amplitude motions: application to the SEAREV wave energy converter</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design Methodology for a SEAREV Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26thOMAE Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE IEMDC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, ANTALYA, Turkey. pp.1384-1389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2007.383631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156188v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design methodology of an electromagnetic generator for wave energy conversion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+                <w:t xml:space="preserve">Control influence on electromagnetic generator pre-design for wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chania, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Machines 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156157v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Otimisation of the SEAREV Wave Energy Converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design methodology of an electromagnetic generator for wave energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Renewable Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
+              <w:t xml:space="preserve">ICEM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156122v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control influence on electromagnetic generator pre-design for wave energy converter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+                <w:t xml:space="preserve">Shape Otimisation of the SEAREV Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 7p</w:t>
+              <w:t xml:space="preserve">World Renewable Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676121v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape Otimisation of the SEAREV Wave Energy Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordinated Action Ocean Energy - 3rd Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Amsterdam (Hollande), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wave-to-Wire model for the Hydraulic PTO of the SEAREV device</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation and Time-domain Simulation of the SEAREV wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Uppsala (Suède), France</w:t>
+              <w:t xml:space="preserve">OMAE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Halkidiki (Grèce), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156085v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-design of direct electrical PTO for the SEAREV wave energy device</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Latching control of a power take off oscillator carried by a wave activated body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Longyearbyen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156112v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SEAREV Wave Energy Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Wave &amp; Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial sizing of a wave energy converter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId534" w:history="1">
+                <w:t xml:space="preserve">Pre-design of direct electrical PTO for the SEAREV wave energy device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Power Electronics and Applications - EPE2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156111v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Latching Control of a Wave Energy Device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initial sizing of a wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Wave &amp; Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Glasgow (Ecosse), France</w:t>
+              <w:t xml:space="preserve">11th European Conference on Power Electronics and Applications - EPE2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156048v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédimensionnement d'un houlo-générateur pendulaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Wave-to-Wire model for the Hydraulic PTO of the SEAREV device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 9p</w:t>
+              <w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Uppsala (Suède), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676117v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomie d’un système récupérateur d’énergie des vagues de seconde génération</w:t>
+                <w:t xml:space="preserve">Optimal Latching Control of a Wave Energy Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">6th European Wave &amp; Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Glasgow (Ecosse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156049v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation and Time-domain Simulation of the SEAREV wave energy converter</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prédimensionnement d'un houlo-générateur pendulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMAE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Halkidiki (Grèce), France</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156050v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latching control of a power take off oscillator carried by a wave activated body</w:t>
+                <w:t xml:space="preserve">Anatomie d’un système récupérateur d’énergie des vagues de seconde génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Longyearbyen, France</w:t>
+              <w:t xml:space="preserve">10es Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156052v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAREV - A Second Generation Wave Energy Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Renewable Energy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Aberdeen (Ecosse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by off-shore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power take off damping optimisation with regard to wave climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Renewable Energy Congress 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, DENVER, United States. 5p</w:t>
+              <w:t xml:space="preserve">OMAE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676114v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power take off damping optimisation with regard to wave climate</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by off-shore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMAE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">8th World Renewable Energy Congress 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, DENVER, United States. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156002v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle discret par latching d'un système houlomoteur à un degré de liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of latching control for heaving wave energy device in random sea</w:t>
+                <w:t xml:space="preserve">Comparison of latching control strategies for a heaving wave energy device in random sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference of the International Society for Offshore and Polar Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">5th European Wave Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155952v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of latching control strategies for a heaving wave energy device in random sea</w:t>
+                <w:t xml:space="preserve">Benefit of latching control for heaving wave energy device in random sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Wave Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">13th Conference of the International Society for Offshore and Polar Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155953v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the seakeeping of Floating Vertical Axis Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23640,51 +23757,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EAWE PhD Seminar on Wind Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyngby, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23694,153 +23811,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énergie des vagues: ressource, technologies et performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Dollet. iSTE éditions, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean wave energy conversion: resource, technologies and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Press and Elsevier. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23850,577 +23967,577 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulique : les énergies marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémy Mosseri; Catherine Jeandel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'énergie à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.140-142, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houlogénérateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Multon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energie thermique, houlogénération et technologies de conversion et de transport des énergies marines renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave energy converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judicael Aubry</w:t>
+                <w:t xml:space="preserve">Some concepts of hydrodynamics and ocean engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+                <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Mouslim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Multon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine renewable energy handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781118603185.ch11⟩</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118603185.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156751v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some concepts of hydrodynamics and ocean engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hakim Mouslim</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Multon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine renewable energy handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781118603185.ch3⟩</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118603185.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156694v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notions d'hydrodynamique et de génie océanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Mouslim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Multon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies marines renouvelables: aspects généraux, éolien, marémoteur et hydrolien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24430,91 +24547,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération de l'énergie des vagues: une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24524,100 +24641,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation hydrodynamique et contrôle optimal d'un récupérateur de l'énergie des vagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Ecole Centrale de Nantes (ECN); Université de Nantes, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01156563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24627,105 +24744,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la récupération de l'énergie des vagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Nantes, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01443290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId574"/>
+      <w:footerReference w:type="default" r:id="rId576"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24872,51 +24989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Juin-Gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.124133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bickert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gentaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2026.11.1.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175321v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-10-1439-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647112v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Poirier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2024.105870" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moran Charlou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06940" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissie M de la Torre-Castro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claude Ren&#233; Pascal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory S Payne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2023.103494" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2023.8.13.255" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gilloteaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114739" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Payne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2023.8.6.96" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Elie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bognet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boileau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2265/4/042057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gorintin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick de Belizal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bordogna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-1191-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alwan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Gilloteaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2018/1/012001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Wuillaume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Lynch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109997" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdul Ghani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brouillette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delvoye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109830" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108492" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Bachynski-Poli&#263;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gilloteaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Clodic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delvoye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-2019-100" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin E. Bachynski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1669/1/012007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshamida Abd Jamil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Chaigneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lelong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1356/1/012001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.3352" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Xie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.03.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152400v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2348" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152403v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2337" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wendt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nielsen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsiang Yu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bingham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes Eskilsson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7110379" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986097v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tomey-Bozo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murphy Jimmy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Stratigaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Troch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2018.10.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F. Platzer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766248v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Letournel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvign&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gelly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.03.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635249v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc H Fabregas-Flavia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Mcnatt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.11.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986074v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmyung Choi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Delhommeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.10.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505559v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Weber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.03.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Sismani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lougeorgaki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17736/ijope.2017.ts11" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496149v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.01.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bull" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Dykes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Malins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.06.040" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531895v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F F&#224;bregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2017.05.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563309v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Singh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;lis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Wattez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.06.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145072v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.02.049" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249820v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Stallard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forehand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Folley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145198v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Bhinder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2015.01.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Day" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Fontaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping He" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Krakowski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.05.036" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361940v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordonnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gorintin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cagny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.01.061" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9J7S9KM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145184v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stratigaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Troch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stallard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forehand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kofoed" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en7020701" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145190v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philippe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.04.019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134706v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Genest" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Clement" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2014.09.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145148v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Made Jaya Muliawan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Gao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir Moan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023796" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145167v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.03.008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mouslim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be8570" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145150v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.01.042" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145118v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2011.0132" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145109v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hals" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Muliawan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kurniawan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.10.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145147v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borgarino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-012-9551-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17C0F5C1AABAF890525925B1B2746531508C8C32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145149v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2011.12.025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145146v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145111v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borgarino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145112v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011035" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657044v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kobus" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delhommeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011052" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145129v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011053" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145133v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2009.0190" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528937v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2010.2046808" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145086v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2010.02.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676184v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798966v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guglielmi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676186v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266584v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guglielmi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2009.05.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699494v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mouslim" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699486v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/14750902JEME48" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22A016B68FD4CB289506F2227AEFE06F3D128D62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676111v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Duclos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2005.08.014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699464v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Duclos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2163877" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699461v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2006.05.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBFSM9H3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463034v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2005.05.003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343076v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2025.158" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342987v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Catel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Descamps" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342898v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343082v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595833v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014964v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Elefant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-357" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609197v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281706v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306377v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280190v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Babarit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fremont" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juin-Gauthier Giovanni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342910v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343099v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343103v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263985v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huchet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ducrozet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Gilloteaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Babarit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ferrant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986111v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380033v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyin Ding" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantai Meng" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schubert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380030v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Body" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;tet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813563" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055712v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986162v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77694" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013239v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986175v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combourieu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1104/1/012001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986164v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-78295" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187371v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ercolanelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Boulluec" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Magaldi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986169v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IOWTC2018-1056" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492669v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Costello" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kennedy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563330v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cl&#233;mot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupriez-Robin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran Quoc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935941" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635071v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61203" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635255v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465630v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635253v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laird" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636432v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563340v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davoust" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wackers" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61404" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635075v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563332v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61408" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635260v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635051v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563342v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Murphy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lewis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61323" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492661v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492668v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157356v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Fabregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492657v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Sismani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loukogeorgaki" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492663v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lewis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Thomas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315229256-35" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492658v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc F&#224;bregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2016-54130" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492667v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnal Vincent" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492664v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Roberts" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198807v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peyrard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robaux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198810v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dugor" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baudry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198800v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511926v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gendron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198816v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bozonnet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2015-41971" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198809v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baudry" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marrone" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198805v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lawson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Ruehl" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198985v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrayre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198998v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forehand David" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofoed Jens-Peter" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199157v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23912" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199158v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrayre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23457" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201929v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soulard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyns Mickael" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Migel Harismendy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10778" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198987v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199002v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-24564" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199001v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201935v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10541" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201908v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157618v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Saulnier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izan Le Crom" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201934v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gendron Benjamin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10848" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201906v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Stratigaki" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201909v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folley Matt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198725v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbois, A." TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158853v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201930v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Thilleul" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drouet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Floch" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10818" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158799v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201956v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201939v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201954v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gendron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Singh" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Melis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jean" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201953v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Letournel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202082v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158798v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Singh" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melis" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201952v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201937v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vantorre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201940v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158793v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bail Le" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158797v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158794v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2012-83606" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202077v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Child" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O'Boyle" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2012-83807" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201957v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bail" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158800v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Genest" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202076v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2012-84070" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158802v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156385v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156375v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156373v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156398v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gao" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156377v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krokstad" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156378v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhinder" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156379v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156408v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thilleul" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156404v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156376v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156384v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144477v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156336v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156366v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069240v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415710v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bihan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.090-R" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156270v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Clement" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156276v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156271v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte-Weywada" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156308v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505155v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156262v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tissandier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156222v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156223v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156187v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273270v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gilloteaux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156185v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156196v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kerbiriou" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevosto" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maisondieu" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156186v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156181v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pettinotti" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Toularastel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quillard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676123v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383631" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156188v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156157v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruellan" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benahmed" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156122v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676121v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156123v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156085v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156112v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156061v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156111v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156048v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676117v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156049v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156050v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156052v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156051v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676114v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156002v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155954v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155952v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155953v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635041v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768442v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986189v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156813v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11010" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156638v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156751v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch11" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156694v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch3" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156603v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156374v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01156563v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01443290v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Juin-Gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.124133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bickert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gentaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2026.11.1.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175321v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-10-1439-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647112v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Poirier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2024.105870" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moran Charlou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06940" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2023.8.13.255" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissie M de la Torre-Castro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claude Ren&#233; Pascal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory S Payne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2023.103494" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gilloteaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114739" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Payne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2023.8.6.96" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Elie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bognet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boileau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2265/4/042057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gorintin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick de Belizal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bordogna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-1191-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alwan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Gilloteaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2018/1/012001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Wuillaume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Lynch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109997" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdul Ghani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brouillette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delvoye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109830" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108492" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Bachynski-Poli&#263;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gilloteaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Clodic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delvoye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-2019-100" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin E. Bachynski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1669/1/012007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05554268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-5-839-2020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152400v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2348" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshamida Abd Jamil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Chaigneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lelong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1356/1/012001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.3352" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Xie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.03.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2337" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tomey-Bozo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murphy Jimmy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Stratigaki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Troch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2018.10.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wendt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nielsen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsiang Yu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bingham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes Eskilsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7110379" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc H Fabregas-Flavia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Mcnatt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.11.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766205v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F. Platzer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Letournel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvign&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gelly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.03.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986074v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmyung Choi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Delhommeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.10.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496149v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.01.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Sismani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lougeorgaki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17736/ijope.2017.ts11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bull" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Dykes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Malins" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.06.040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505559v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Weber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.03.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531895v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F F&#224;bregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2017.05.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563309v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Singh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;lis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Wattez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.06.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145072v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.02.049" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249820v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Stallard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forehand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Folley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145198v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Bhinder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2015.01.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordonnier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gorintin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cagny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.01.061" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9J7S9KM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187268v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Day" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Fontaine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping He" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Krakowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.05.036" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145184v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stratigaki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Troch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stallard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forehand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kofoed" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en7020701" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philippe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145191v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.04.019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134706v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Genest" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Clement" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2014.09.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145167v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.03.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157179v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mouslim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be8570" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145148v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Made Jaya Muliawan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Gao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir Moan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023796" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145150v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.01.042" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145147v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borgarino" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-012-9551-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17C0F5C1AABAF890525925B1B2746531508C8C32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145118v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2011.0132" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145109v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hals" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Muliawan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kurniawan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.10.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145149v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2011.12.025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657044v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kobus" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delhommeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011052" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145146v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145112v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011035" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145111v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borgarino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145129v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011053" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528937v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2010.2046808" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145133v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2009.0190" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145086v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2010.02.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676184v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798966v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guglielmi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676186v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266584v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guglielmi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2009.05.006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699494v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mouslim" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699486v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/14750902JEME48" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22A016B68FD4CB289506F2227AEFE06F3D128D62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699464v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Duclos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2163877" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676111v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Duclos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2005.08.014" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699461v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2006.05.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBFSM9H3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463034v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2005.05.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343076v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2025.158" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342987v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Catel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Descamps" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342898v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343082v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595833v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Elefant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-357" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609197v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281706v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306377v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280190v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Babarit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fremont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juin-Gauthier Giovanni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342910v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343099v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343103v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263985v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huchet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ducrozet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Gilloteaux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Babarit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ferrant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380030v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Body" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;tet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813563" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380033v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyin Ding" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantai Meng" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986111v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055712v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986162v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77694" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013239v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986175v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combourieu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1104/1/012001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986164v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-78295" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187371v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ercolanelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Boulluec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Magaldi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986169v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IOWTC2018-1056" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563340v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davoust" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wackers" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61404" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635255v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Costello" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kennedy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635253v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laird" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636432v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465630v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563330v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cl&#233;mot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupriez-Robin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran Quoc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935941" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492669v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635071v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61203" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635075v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563332v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61408" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635260v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563342v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Murphy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lewis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61323" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635051v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492657v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Sismani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loukogeorgaki" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492668v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492661v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157356v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Fabregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492663v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lewis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Thomas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315229256-35" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492658v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc F&#224;bregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2016-54130" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492664v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Roberts" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492667v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnal Vincent" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198800v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198810v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dugor" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baudry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198807v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peyrard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511926v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gendron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198816v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bozonnet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2015-41971" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198809v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baudry" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marrone" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198805v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lawson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Ruehl" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198987v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201929v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soulard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyns Mickael" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Migel Harismendy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10778" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199158v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrayre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23457" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198998v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forehand David" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofoed Jens-Peter" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199157v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23912" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198985v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrayre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199002v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-24564" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199001v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201934v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gendron Benjamin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10848" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157618v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Saulnier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izan Le Crom" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201935v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10541" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201908v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201906v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Stratigaki" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201909v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folley Matt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198725v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbois, A." TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201930v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Thilleul" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drouet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Floch" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10818" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158853v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158793v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bail Le" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158797v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201937v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vantorre" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201940v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202082v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201956v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201954v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gendron" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Singh" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Melis" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jean" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201953v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Letournel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201939v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158799v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158798v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Singh" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melis" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201952v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158794v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2012-83606" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202077v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Child" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O'Boyle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2012-83807" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201957v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bail" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202076v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2012-84070" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158802v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158800v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Genest" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156377v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krokstad" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156398v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gao" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156375v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156385v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156373v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156378v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhinder" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156379v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156408v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thilleul" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156404v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156384v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156376v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156336v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144477v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156366v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069240v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415710v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bihan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.090-R" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156308v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156276v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156271v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte-Weywada" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156270v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Clement" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505155v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156222v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156262v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tissandier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156223v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156196v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kerbiriou" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevosto" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maisondieu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156187v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273270v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gilloteaux" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156185v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156186v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156181v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pettinotti" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Toularastel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quillard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156188v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676123v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383631" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676121v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156157v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruellan" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benahmed" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156122v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156123v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156050v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156052v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156061v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156112v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156111v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156085v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156048v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676117v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156049v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156051v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156002v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676114v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155954v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155953v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155952v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635041v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768442v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986189v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156813v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11010" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156638v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156694v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch3" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156751v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch11" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156603v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156374v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01156563v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01443290v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>