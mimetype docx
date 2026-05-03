--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1607,291 +1607,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of lowering operations from the coupling between the Composite-Rigid-Body Algorithm and the weak-scatterer approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental validation of the energy ship concept for far-offshore wind energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Wuillaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+                <w:t xml:space="preserve">N. Abdul Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rongère</w:t>
+                <w:t xml:space="preserve">E. Brouillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattias Lynch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Delvoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 241, pp.109997. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.109997⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 239, pp.109830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.109830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099626v1</w:t>
+                <w:t xml:space="preserve">hal-04208641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of the energy ship concept for far-offshore wind energy conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of lowering operations from the coupling between the Composite-Rigid-Body Algorithm and the weak-scatterer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Wuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Delvoye</w:t>
+                <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Weber</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mattias Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 239, pp.109830. </w:t>
+              <w:t xml:space="preserve">, 2021, 241, pp.109997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.109830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.109997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208641v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear deterministic sea wave prediction using instantaneous velocity profiles</w:t>
               </w:r>
@@ -2248,768 +2248,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear hydroelastic response of a monopile foundation in regular waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erin E. Bachynski</w:t>
+                <w:t xml:space="preserve">Exploitation of the far-offshore wind energy resource by fleets of energy ships – Part 1: Energy ship design and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Delvoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1669/1/012007⟩</w:t>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.839-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wes-5-839-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870620v1</w:t>
+                <w:t xml:space="preserve">hal-05554268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of the far-offshore wind energy resource by fleets of energy ships – Part 1: Energy ship design and performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear hydroelastic response of a monopile foundation in regular waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin E. Bachynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (3), pp.839-853. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/wes-5-839-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1669/1/012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554268v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of aerodynamic modelling on seakeeping performance of a floating vertical axis wind turbine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leroy Vincent</w:t>
+                <w:t xml:space="preserve">Comparison of the capacity factor of stationary wind turbines and weather-routed energy ships in the far-offshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshamida Abd Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisée Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mattias Lynch</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/we.2348⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1356, pp.012001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1356/1/012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152400v1</w:t>
+                <w:t xml:space="preserve">hal-02355023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the capacity factor of stationary wind turbines and weather-routed energy ships in the far-offshore</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lelong</w:t>
+                <w:t xml:space="preserve">Transformer les vagues en énergie : utopie ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1356/1/012001⟩</w:t>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.239-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.3352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355023v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer les vagues en énergie : utopie ou réalité ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">A new ordinary differential equation for the evaluation of the frequency-domain Green function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunmei Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/artefact.3352⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.239-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532605v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new ordinary differential equation for the evaluation of the frequency-domain Green function</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+                <w:t xml:space="preserve">Impact of aerodynamic modelling on seakeeping performance of a floating vertical axis wind turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 86, pp.239-245. </w:t>
+              <w:t xml:space="preserve">Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2019.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/we.2348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065062v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of aerodynamic modeling on seakeeping performance of a floating horizontal axis wind turbine</w:t>
               </w:r>
@@ -3021,51 +3021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattias Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3387,485 +3387,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical tool for the frequency domain simulation of large arrays of floating bodies in waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techno-economic feasibility of fleets of far offshore hydrogen-producing wind energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc H Fabregas-Flavia</w:t>
+                <w:t xml:space="preserve">Maxime Duchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Mcnatt</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Max F. Platzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635249v1</w:t>
+                <w:t xml:space="preserve">hal-01766205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-economic feasibility of fleets of far offshore hydrogen-producing wind energy converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weakly non linear modeling of submerged wave energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Max F. Platzer</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2018.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766205v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly non linear modeling of submerged wave energy converters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A numerical tool for the frequency domain simulation of large arrays of floating bodies in waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chauvigné</w:t>
+                <w:t xml:space="preserve">Francesc H Fabregas-Flavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Gelly</w:t>
+                <w:t xml:space="preserve">Cameron Mcnatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.299-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2018.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2017.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766248v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of existing methods for the calculation of the infinite water depth free-surface Green function for the wave structure interaction problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunmei Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youngmyung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Delhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3910,499 +3910,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of the equivalence of Tanizawa-Berkvens's and Cointe-van Daalen's formulations for the time derivative of the velocity potential for non-linear potential flow solvers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation on the energy absorption performance of a fixed-bottom pressure-differential wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Wendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Hsiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochem Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 63, pp.184-199. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2017.01.010⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 65, pp.90-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2017.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496149v2</w:t>
+                <w:t xml:space="preserve">hal-01505559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fixed bottom offshore wind farms on the surrounding wave field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Sismani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lougeorgaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17736/ijope.2017.ts11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stakeholder requirements for commercially successful wave energy converter farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proof of the equivalence of Tanizawa-Berkvens's and Cointe-van Daalen's formulations for the time derivative of the velocity potential for non-linear potential flow solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.06.040⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.184-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2017.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563318v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the energy absorption performance of a fixed-bottom pressure-differential wave energy converter</w:t>
+                <w:t xml:space="preserve">Stakeholder requirements for commercially successful wave energy converter farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yi-Hsiang Yu</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Dykes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochem Weber</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Malins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65, pp.90-101. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.742 - 755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2017.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505559v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the numerical modeling and optimization of a bottom-referenced heave-buoy array of wave energy converters</w:t>
               </w:r>
@@ -4414,51 +4414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fàbregas Flavià</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Marine Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4945,303 +4945,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEAREV: case study of the development of a wave energy converter</w:t>
+                <w:t xml:space="preserve">Hydrodynamic modelling of marine renewable energy devices: A state of the art review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cordonnier</w:t>
+                <w:t xml:space="preserve">Sandy Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gorintin</w:t>
+                <w:t xml:space="preserve">Arnold Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Cagny</w:t>
+                <w:t xml:space="preserve">Yanping He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.H. Clément</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marek Krakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 80, pp.40-52. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.46-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2015.01.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361940v1</w:t>
+                <w:t xml:space="preserve">hal-01187268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic modelling of marine renewable energy devices: A state of the art review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SEAREV: case study of the development of a wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Day</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+                <w:t xml:space="preserve">F. Gorintin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnold Fontaine</w:t>
+                <w:t xml:space="preserve">A. de Cagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanping He</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.40-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2015.01.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.05.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01187268v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave basin experiments with large wave energy converter arrays to study interactions between the converters and effects on other users in the sea and the coastal area</w:t>
               </w:r>
@@ -5355,222 +5355,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aero-Hydro-Elastic Simulation of Semi-Submersible Floating Wind Turbine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+                <w:t xml:space="preserve">A fast approach coupling Boundary Element Method and plane wave approximation for wave interaction analysis in sparse arrays of wave energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4025031⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85, pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145190v1</w:t>
+                <w:t xml:space="preserve">hal-01145191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast approach coupling Boundary Element Method and plane wave approximation for wave interaction analysis in sparse arrays of wave energy converters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Babarit</w:t>
+                <w:t xml:space="preserve">Aero-Hydro-Elastic Simulation of Semi-Submersible Floating Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 85, pp.12-20. </w:t>
+              <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4025031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145191v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of non-ideal power take-off on the energy absorption of reactively controlled one degree of freedom wave energy converter</w:t>
               </w:r>
@@ -5667,343 +5667,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the park effect in arrays of oscillating wave energy converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a two-body floating wave energy converter with particular focus on the effects of power-take off and mooring systems on energy capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Jaya Muliawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torgeir Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2013.03.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4023796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145167v1</w:t>
+                <w:t xml:space="preserve">hal-01145148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération de l'énergie des vagues</w:t>
+                <w:t xml:space="preserve">On the park effect in arrays of oscillating wave energy converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Mouslim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-be8570⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.68-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2013.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157179v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a two-body floating wave energy converter with particular focus on the effects of power-take off and mooring systems on energy capture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhen Gao</w:t>
+                <w:t xml:space="preserve">Récupération de l'énergie des vagues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torgeir Moan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+                <w:t xml:space="preserve">Hakim Mouslim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 135, </w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4023796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-be8570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145148v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes of response of an offshore wind turbine with directional wind and waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6179,51 +6179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete control of resonant wave energy devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6508,51 +6508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparée de méthodes de calcul des efforts de radiation pour une application à l'aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Kobus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6949,51 +6949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des modes propres et de la réponse forcée d'une éolienne offshore flottante soumise à une houle de direction croisée par rapport à celle du vent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7047,278 +7047,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Methodology for a SEAREV Wave Energy Converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the influence of the distance between two wave energy converters on the energy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borgarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ruellan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEC.2010.2046808⟩</w:t>
+              <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (6), pp.592-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-rpg.2009.0190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528937v1</w:t>
+                <w:t xml:space="preserve">hal-01145133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the influence of the distance between two wave energy converters on the energy production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
+                <w:t xml:space="preserve">Design Methodology for a SEAREV Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.H. Clement</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (6), pp.592-601. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (3), pp.760-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-rpg.2009.0190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2010.2046808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145133v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of long separating distances on the energy production of two interacting wave energy converters</w:t>
               </w:r>
@@ -7408,51 +7408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Mouslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7533,51 +7533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEAN ENG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vol. 36, n°12-13; p. 1015-1024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7641,51 +7641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, n°59, pp.26-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7736,51 +7736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (12-13), pp.1015-1024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7896,77 +7896,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wave to Wire model of the SEAREV Wave Energy Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part M: Journal of Engineering for the Maritime Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 221 (2), pp.81-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8006,308 +8006,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Power Take Off of a Wave Energy Converter with Regard to Wave Climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by offshore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Duclos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.2163877⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol.31 (n°2), pp.153-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2005.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699464v1</w:t>
+                <w:t xml:space="preserve">hal-00676111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by offshore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing the Power Take Off of a Wave Energy Converter with Regard to Wave Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Duclos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëlle Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vol.31 (n°2), pp.153-160. </w:t>
+              <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (1), pp.56-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2005.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.2163877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676111v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Latching Control of a Wave Energy Device in Regular and Irregular Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28 (2), pp. 77-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8366,64 +8366,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of latching control strategies for a heaving wave energy device in random sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 26 (5), pp.227-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8483,239 +8483,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sail-induced resistance for the KVLCC2 and the KCS ships</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Delvoye</w:t>
+                <w:t xml:space="preserve">Investigation on the potential optimal number of wind propulsion units for wind-assisted ships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Catel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth International Conference on Computational Methods in Marine Engineering (MARINE 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Workshop on Ship and Marine Hydrodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Fukuoka, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343076v1</w:t>
+                <w:t xml:space="preserve">hal-05342987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the potential optimal number of wind propulsion units for wind-assisted ships</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théo Descamps</w:t>
+                <w:t xml:space="preserve">Sail-induced resistance for the KVLCC2 and the KCS ships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bickert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Delvoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Ship and Marine Hydrodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIth International Conference on Computational Methods in Marine Engineering (MARINE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Edimbourg, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/marine.2025.158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342987v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenue à la mer d'un navire-énergie dans la mer des Caraïbes: cas d'un navire déployé au large de la Guadeloupe</w:t>
               </w:r>
@@ -8803,269 +8803,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélération d'un programme de simulation d'interactions vague-structure par la méthode PARAREAL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Salomon</w:t>
+                <w:t xml:space="preserve">Waves filtering in heading controllers: impact on the power production of an energy ship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Juin-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">IFAC Conference on Control Applications in Marine Systems, Robotics and Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Sep 2024, Blacksburg, Virginia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343082v1</w:t>
+                <w:t xml:space="preserve">hal-04595833v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waves filtering in heading controllers: impact on the power production of an energy ship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Juin-Gauthier</w:t>
+                <w:t xml:space="preserve">Accélération d'un programme de simulation d'interactions vague-structure par la méthode PARAREAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Frémont</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Control Applications in Marine Systems, Robotics and Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Sep 2024, Blacksburg, Virginia, United States</w:t>
+              <w:t xml:space="preserve">19e Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595833v2</w:t>
+                <w:t xml:space="preserve">hal-05343082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the power performance of a wave energy converter comprising a multi-body power take-off</w:t>
               </w:r>
@@ -9682,77 +9682,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the capacity factor of weather-routed energy ships deployed in the near-shore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshamida Abd Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10000,459 +10000,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and economic performance of the FARWIND energy system for sustainable fuel production from the far-offshore wind energy resource</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the capacity factor of stationary wind turbines and weather-routed energy ships in the far-offshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshamida Abd Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisée Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EERA Deepwind'2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Trondheim,, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380030v1</w:t>
+                <w:t xml:space="preserve">hal-01986111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of wave-body interaction modelling methods for the study of reactively controlled point absorber wave energy converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyin Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Wuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantai Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Workshop on Water Waves and Floating Bodies (IWWWFB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Newcastle, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the capacity factor of stationary wind turbines and weather-routed energy ships in the far-offshore</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alisée Chaigneau</w:t>
+                <w:t xml:space="preserve">Energy and economic performance of the FARWIND energy system for sustainable fuel production from the far-offshore wind energy resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EERA Deepwind'2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Monte-Carlo, Monaco. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2019.8813563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986111v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPMENT OF A PANEL CUTTING METHOD COUPLED WITH AN UNSTEADY POTENTIAL FLOW MODEL BASED ON THE WEAK-SCATTERER APPROXIMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Wuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattias Lynch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 38th International Conference on Ocean, Offshore and Artic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10471,533 +10471,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between experiments and a multibody weakly nonlinear potential flow approach for modelling of marine operations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+                <w:t xml:space="preserve">Use of Clement’s ODEs for the speedup of computation of the Green function and its derivatives for floating of submerged bodies in deep water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunmei Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th ASME International Conference on Ocean, Offshore and Artic Engineering (OMAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Madrid, Spain. </w:t>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/OMAE2018-77694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2018-78295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986162v1</w:t>
+                <w:t xml:space="preserve">hal-01986164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction déterministe de houle en temps réel par mesure du profil de vitesses horizontales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+                <w:t xml:space="preserve">Comparison between experiments and a multibody weakly nonlinear potential flow approach for modelling of marine operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Wuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Perignon</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16es Journées de l'Hydrodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th ASME International Conference on Ocean, Offshore and Artic Engineering (OMAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2018-77694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013239v1</w:t>
+                <w:t xml:space="preserve">hal-01986162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the aerodynamic model on the modelling of the behaviour of a Floating Vertical Axis Wind Turbine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Leroy</w:t>
+                <w:t xml:space="preserve">Prédiction déterministe de houle en temps réel par mesure du profil de vitesses horizontales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Deep sea offshore wind R&amp;D conference (EERA DeepWind’2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16es Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986175v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Clement’s ODEs for the speedup of computation of the Green function and its derivatives for floating of submerged bodies in deep water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chunmei Xie</w:t>
+                <w:t xml:space="preserve">Impact of the aerodynamic model on the modelling of the behaviour of a Floating Vertical Axis Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th ASME International Conference on Ocean, Offshore and Artic Engineering (OMAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. </w:t>
+              <w:t xml:space="preserve">15th Deep sea offshore wind R&amp;D conference (EERA DeepWind’2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Trondheim, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/OMAE2018-78295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1104/1/012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986164v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of sloshing in anti-roll tank using effective gravity angle</w:t>
               </w:r>
@@ -11202,191 +11202,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave and Current Generation in Wave Flumes Using Axial-Flow Pumps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A wave-to-wire chain modelling and command for a direct drive wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Clémot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dupriez-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Wackers</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuan Tran Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Ocean, Offshore and Artic Engineering (OMAE2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. </w:t>
+              <w:t xml:space="preserve">Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Monaco, Monaco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/OMAE2017-61404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2017.7935941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563340v1</w:t>
+                <w:t xml:space="preserve">hal-01563330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoring the Technolgy Performance Level (TPL) assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Technology performance level (TPL) assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Bull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Costello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11415,319 +11398,328 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Wave and Tidal Energy Conference (EWTEC2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Marine Energy Technology Symposium (METS2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635255v1</w:t>
+                <w:t xml:space="preserve">hal-01492669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost, time and risk assessment of different wave energy converter technology development trajectories</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Diana Bull</w:t>
+                <w:t xml:space="preserve">Development of a simulation tool coupling hydrodynamics and unsteady aerodynamics to study Floating Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Wave and Tidal Energy Conference (EWTEC2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th International Conference on Ocean, Offshore and Arctic Engineering, OMAE2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2017-61203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635253v1</w:t>
+                <w:t xml:space="preserve">hal-01635071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and adaptation of the Composite Rigid Body Algorithm and the Weak-Scatterer approach in view of modeling of marine operations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Rongère</w:t>
+                <w:t xml:space="preserve">Scoring the Technolgy Performance Level (TPL) assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Costello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">12th European Wave and Tidal Energy Conference (EWTEC2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636432v1</w:t>
+                <w:t xml:space="preserve">hal-01635255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation servo-hydro-aérodynamique instationnaire des éoliennes flottantes à axe vertical</w:t>
               </w:r>
@@ -11739,51 +11731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11828,399 +11820,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wave-to-wire chain modelling and command for a direct drive wave energy converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cost, time and risk assessment of different wave energy converter technology development trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochem Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Clémot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Dupriez-Robin</w:t>
+                <w:t xml:space="preserve">Daniel Laird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Costello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th European Wave and Tidal Energy Conference (EWTEC2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cork, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563330v1</w:t>
+                <w:t xml:space="preserve">hal-01635253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology performance level (TPL) assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Costello</w:t>
+                <w:t xml:space="preserve">Development and adaptation of the Composite Rigid Body Algorithm and the Weak-Scatterer approach in view of modeling of marine operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Wuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Energy Technology Symposium (METS2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492669v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a simulation tool coupling hydrodynamics and unsteady aerodynamics to study Floating Wind Turbines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wave and Current Generation in Wave Flumes Using Axial-Flow Pumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Delvoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Ocean, Offshore and Arctic Engineering, OMAE2017</w:t>
+              <w:t xml:space="preserve">36th International Conference on Ocean, Offshore and Artic Engineering (OMAE2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/OMAE2017-61203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2017-61404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635071v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servo-hydro and unsteady aerodynamic simulation of Floating Vertical Axis Wind Turbines</w:t>
               </w:r>
@@ -12232,51 +12232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12418,90 +12418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and adaptation of the Composite Rigid Body Algorithm and the Weak-Scatterer approach in view of the modeling of marine operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Wuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12533,753 +12533,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake effect assessment of a flap type wave energy converter farm using a coupling methodology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Murphy</w:t>
+                <w:t xml:space="preserve">Seakeeping study of a Floating Vertical Axis Wind Turbine with a numerical tool based on Free Vortex Wake Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Ocean, Offshore and Artic Engineering (OMAE2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th EAWE PhD Seminar on Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Cranfield, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563342v1</w:t>
+                <w:t xml:space="preserve">hal-01635051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seakeeping study of a Floating Vertical Axis Wind Turbine with a numerical tool based on Free Vortex Wake Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Philippe</w:t>
+                <w:t xml:space="preserve">Wake effect assessment of a flap type wave energy converter farm using a coupling methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tomey-Bozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Troch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th EAWE PhD Seminar on Wind Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th International Conference on Ocean, Offshore and Artic Engineering (OMAE2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2017-61323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635051v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fixed bottom offshore wind farms on the surrounding wave field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Sismani</w:t>
+                <w:t xml:space="preserve">Développement d’un couplage hydrodynamique et aérodynamique instationnaire pour l’étude des éoliennes flottantes à axe vertical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva Loukogeorgaki</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes des 15èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492657v1</w:t>
+                <w:t xml:space="preserve">hal-01492668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un couplage hydrodynamique et aérodynamique instationnaire pour l’étude des éoliennes flottantes à axe vertical</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A first version of stakeholders’ requirements for wave energy converters plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochem Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 15èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">2016 Marine Energy Technology Symposium (METS2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492668v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first version of stakeholders’ requirements for wave energy converters plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation of the Diffraction Transfer Matrix and the Radiation Characteristics in the open source zero-order BEM code NEMOH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Fabregas Flavià</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Mcnatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jochem Weber</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Marine Energy Technology Symposium (METS2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Washington, United States</w:t>
+              <w:t xml:space="preserve">31st Intl Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Plymouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492661v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the Diffraction Transfer Matrix and the Radiation Characteristics in the open source zero-order BEM code NEMOH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of fixed bottom offshore wind farms on the surrounding wave field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Sismani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Fabregas Flavià</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+                <w:t xml:space="preserve">Eva Loukogeorgaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Intl Workshop on Water Waves and Floating Bodies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISOPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rhodes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17736/ijope.2017.ts11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157356v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The modelling of a flap type wave energy converter in a time-dependent mild-slope equation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tomey-Bozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13369,90 +13369,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the Diffraction Transfer Matrix and the Radiation Characteristics in the Open-Source BEM Code NEMOH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Fàbregas Flavià</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Mcnatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Ocean, Offshore and Artic Engineering (OMAE2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Jeju, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13480,605 +13480,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems Engineering applied to the development of a Wave Energy Farm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Bull</w:t>
+                <w:t xml:space="preserve">Etude numérique et expérimentale d'un nouveau système de génération conjointe de houle et courant en bassin utilisant des pompes axiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Roberts</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jochem Weber</w:t>
+                <w:t xml:space="preserve">Arnal Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Delvoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Renewable Energies Offshore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">15èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492664v1</w:t>
+                <w:t xml:space="preserve">hal-01492667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique et expérimentale d'un nouveau système de génération conjointe de houle et courant en bassin utilisant des pompes axiales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systems Engineering applied to the development of a Wave Energy Farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Malins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Davoust</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochem Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Renewable Energies Offshore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492667v1</w:t>
+                <w:t xml:space="preserve">hal-01492664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical aspects of the open source BEM solver NEMOH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+                <w:t xml:space="preserve">Introducing Second Order Low Frequency Loads in the Open-Source Boundary Element Method Code Nemoh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Combourieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Delhommeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference (EWTEC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198800v1</w:t>
+                <w:t xml:space="preserve">hal-01198807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of the wave energy collected at Saint Jean de Luz (France) by an overtopping converter and a flap activated converter</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical and numerical aspects of the open source BEM solver NEMOH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Delhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference (EWTEC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198810v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Second Order Low Frequency Loads in the Open-Source Boundary Element Method Code Nemoh</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Combourieu</w:t>
+                <w:t xml:space="preserve">A comparative study of the wave energy collected at Saint Jean de Luz (France) by an overtopping converter and a flap activated converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peyrard</w:t>
+                <w:t xml:space="preserve">Jérémy Dugor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Robaux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference (EWTEC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198807v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d’un tube hyper-elastique déformable ancré en milieu marin</w:t>
               </w:r>
@@ -14172,64 +14172,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progresses in the developement of a weakly-nonlinear wave body interaction model based on the weak-scatterer approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14358,51 +14358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference (EWTEC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14427,51 +14427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WEC3: wave energy converters modelling code comparison project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14546,822 +14546,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un outil de simulation numérique basé sur l'approche Weak-Scatterer pour l'étude des systèmes houlomoteurs en grands mouvements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+                <w:t xml:space="preserve">Modelling of wave attenuation induced by multi-purpose floating structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stratigaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Troch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forehand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kofoed Jens-Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de l'hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Val de Reuil, France</w:t>
+              <w:t xml:space="preserve">34th International Conference on Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198987v1</w:t>
+                <w:t xml:space="preserve">hal-01198998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Hyp: a combined wave and wind energy platform with balanced contributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Soulard</w:t>
+                <w:t xml:space="preserve">Comparison of fully non linear and weakly nonlinear potential flow solvers for the study of wave energy converters undergoing large amplitude of motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey C. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2013 32nd International Conference on Ocean, Offshore and Arctic Engineering (OMAE2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Nantes, France. </w:t>
+              <w:t xml:space="preserve">ASME 33rd International Conference on Ocean, Offshore and Artic Engineering (OMAE2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, San Francisco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/OMAE2013-10778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2014-23912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201929v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled methodology for wave body interactions at the scale of a farm of wave energy converters including irregular bathymetry</w:t>
+                <w:t xml:space="preserve">Modélisation des interactions dans une ferme de systèmes houlomoteurs avec prise en compte de la bathymétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charrayre François</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">François Charrayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peyrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 33rd International Conference on Ocean, Offshore and Artic Engineering (OMAE2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14èmes Journées de l'hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Val de Reuil, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199158v1</w:t>
+                <w:t xml:space="preserve">hal-01198985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of wave attenuation induced by multi-purpose floating structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A coupled methodology for wave body interactions at the scale of a farm of wave energy converters including irregular bathymetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrayre François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Coastal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 33rd International Conference on Ocean, Offshore and Artic Engineering (OMAE2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2014-23457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198998v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of fully non linear and weakly nonlinear potential flow solvers for the study of wave energy converters undergoing large amplitude of motions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Letournel</w:t>
+                <w:t xml:space="preserve">C-Hyp: a combined wave and wind energy platform with balanced contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey C. Harris</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wyns Mickael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migel Harismendy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 33rd International Conference on Ocean, Offshore and Artic Engineering (OMAE2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/OMAE2014-23912⟩</w:t>
+              <w:t xml:space="preserve">ASME 2013 32nd International Conference on Ocean, Offshore and Arctic Engineering (OMAE2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2013-10778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199157v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des interactions dans une ferme de systèmes houlomoteurs avec prise en compte de la bathymétrie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Peyrard</w:t>
+                <w:t xml:space="preserve">Développement d'un outil de simulation numérique basé sur l'approche Weak-Scatterer pour l'étude des systèmes houlomoteurs en grands mouvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de l'hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Val de Reuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198985v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inwave: a new flexible design tool dedicated to wave energy converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15421,90 +15421,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking of the new design tool InWave on a selection of wave energy converters from NumWEC project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Asian Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15523,710 +15523,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-elastic modelling of an electro-active wave energy converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamic interactions in multiple body array: a simple and fast approach coupling boundary element method and plane wave approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Ocean, Offshore and Artic Engineering (OMAE2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/OMAE2013-10848⟩</w:t>
+              <w:t xml:space="preserve">32nd International Conference on Ocean, Offshore and Artice Engineering (OMAE2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2013-10541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201934v1</w:t>
+                <w:t xml:space="preserve">hal-01201935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the Use of 3rd Generation Wave Prediction Models for Estimating the Performance of Wave Energy Converters in Coastal Regions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+                <w:t xml:space="preserve">Preliminary assessment of a semi-submersible floating wind turbine combined with pitching wave energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Borgarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">10th European Wave and Tidal Energy Conference (EWTEC2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157618v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic interactions in multiple body array: a simple and fast approach coupling boundary element method and plane wave approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jitendra Singh</w:t>
+                <w:t xml:space="preserve">About the Use of 3rd Generation Wave Prediction Models for Estimating the Performance of Wave Energy Converters in Coastal Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izan Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Ocean, Offshore and Artice Engineering (OMAE2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aalborg, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201935v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary assessment of a semi-submersible floating wind turbine combined with pitching wave energy converters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydro-elastic modelling of an electro-active wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Borgarino</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gendron Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Wave and Tidal Energy Conference (EWTEC2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Conference on Ocean, Offshore and Artic Engineering (OMAE2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2013-10848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201908v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling of an array of 25 heaving wave energy converters to quantify variation of response and wave conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Troch</w:t>
+                <w:t xml:space="preserve">On the modelling of WECs in wave models using far field coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasiliki Stratigaki</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Folley Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Wave and Tidal Energy Conference (EWTEC2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201906v1</w:t>
+                <w:t xml:space="preserve">hal-01201909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modelling of WECs in wave models using far field coefficients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+                <w:t xml:space="preserve">Physical modelling of an array of 25 heaving wave energy converters to quantify variation of response and wave conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Troch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folley Matt</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vasiliki Stratigaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Stallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Forehand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Folley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Wave and Tidal Energy Conference (EWTEC2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201909v1</w:t>
+                <w:t xml:space="preserve">hal-01201906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Simulation and Tank Test Results of a Semi-submersible Floating Wind Turbine Under Wind and Wave Loads</w:t>
               </w:r>
@@ -16331,1552 +16331,1556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of CFD for the Determination of Damping Coefficients for the Use of Wave Energy Converters Modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Le Floch</w:t>
+                <w:t xml:space="preserve">An overview of analytical, numerical and experimental methods for modelling oscillating water columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Ocean, Offshore and Artice Engineering (OMAE2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aalborg, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201930v1</w:t>
+                <w:t xml:space="preserve">hal-01158853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of analytical, numerical and experimental methods for modelling oscillating water columns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+                <w:t xml:space="preserve">Validation of CFD for the Determination of Damping Coefficients for the Use of Wave Energy Converters Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Thilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWTEC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Conference on Ocean, Offshore and Artice Engineering (OMAE2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2013-10818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158853v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle lent d'un houlomoteur à pendule embarqué par ballastage/déballastage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Babarit</w:t>
+                <w:t xml:space="preserve">Effect of viscous forces on the performance of a surging wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Bhinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Ocean, Offshore and Artic Engineering (ISOPE2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158793v1</w:t>
+                <w:t xml:space="preserve">hal-01202082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de l’effet des interactions de vagues dans les parcs houlomoteurs</w:t>
+                <w:t xml:space="preserve">Revue de l'effet des interactions de vagues dans les parcs houlomoteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JH13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">13es Journées de l'Hydrodynamique (JH13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158797v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a point absorber wave energy converter for investigation of array wake effects in large scale experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Forehand</w:t>
+                <w:t xml:space="preserve">Modélisation numérique et expérimentale d'un système houlomoteur électro-actif déformable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vantorre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the Application of Physical Modelling to Port and Coastal Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">13es Journées de l'Hydrodynamique (JH13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201937v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la production d’une plateforme flottante hybride pour la récupération de l’énergie des vagues et du vent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Soulard</w:t>
+                <w:t xml:space="preserve">Développement d’un outil de simulation numérique basé sur l’approche Weak-Scatterer pour l’étude des systèmes houlomoteurs en grands mouvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Borgarino</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Journées de l'Hydrodynamique (JH13)</w:t>
+              <w:t xml:space="preserve">13emes Journées de l'Hydrodynamique (JH13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201940v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of viscous forces on the performance of a surging wave energy converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majid Bhinder</w:t>
+                <w:t xml:space="preserve">Estimation numérique de la matrice de production d'énergie du système houlomoteur Pelamis PII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mouslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Ocean, Offshore and Artic Engineering (ISOPE2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">13emes Journées de l'Hydrodynamique (JH13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202082v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de l'effet des interactions de vagues dans les parcs houlomoteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+                <w:t xml:space="preserve">Développement d’un outil de simulation numérique basé sur l’approche Weak-Scatterer pour l’étude des systèmes houlomoteurs en grands mouvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Journées de l'Hydrodynamique (JH13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">JH13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201956v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique et expérimentale d'un système houlomoteur électro-actif déformable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence du rendement sur l'absorption d'énergie d'un houlomoteur à un degré de liberté sous contrôle réactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13es Journées de l'Hydrodynamique (JH13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201954v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil de simulation numérique basé sur l’approche Weak-Scatterer pour l’étude des systèmes houlomoteurs en grands mouvements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation numérique et expérimentale d’un système houlomoteur électro-actif déformable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Letournel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+                <w:t xml:space="preserve">C. Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13emes Journées de l'Hydrodynamique (JH13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">JH13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201953v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation numérique de la matrice de production d'énergie du système houlomoteur Pelamis PII</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a point absorber wave energy converter for investigation of array wake effects in large scale experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Stratigaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Troch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Stallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Forehand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vantorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13emes Journées de l'Hydrodynamique (JH13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">International Conference of the Application of Physical Modelling to Port and Coastal Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201939v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil de simulation numérique basé sur l’approche Weak-Scatterer pour l’étude des systèmes houlomoteurs en grands mouvements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Ducrozet</w:t>
+                <w:t xml:space="preserve">Estimation de la production d’une plateforme flottante hybride pour la récupération de l’énergie des vagues et du vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Borgarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JH13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">13es Journées de l'Hydrodynamique (JH13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158799v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique et expérimentale d’un système houlomoteur électro-actif déformable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle lent d'un houlomoteur à pendule embarqué par ballastage/déballastage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JH13</w:t>
+              <w:t xml:space="preserve">13èmes Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158798v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du rendement sur l'absorption d'énergie d'un houlomoteur à un degré de liberté sous contrôle réactif</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revue de l’effet des interactions de vagues dans les parcs houlomoteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Journées de l'Hydrodynamique (JH13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">JH13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201952v1</w:t>
+                <w:t xml:space="preserve">hal-01158797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of the mean power production of a combined wind and wave energy platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Soulard</w:t>
+                <w:t xml:space="preserve">Contrôle lent d’un houlomoteur à pendule embarqué par ballastage/déballastage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 31st International Conference on Ocean, Offshore and Arctic Engineering (OMAE 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13emes Journées de l'Hydrodynamique (JH13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Chatou, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158794v1</w:t>
+                <w:t xml:space="preserve">hal-01201957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of numerical modelling of wave energy converter arrays</w:t>
               </w:r>
@@ -17990,1478 +17994,1474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle lent d’un houlomoteur à pendule embarqué par ballastage/déballastage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Le Bail</w:t>
+                <w:t xml:space="preserve">Numerical assessment of the mean power production of a combined wind and wave energy platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13emes Journées de l'Hydrodynamique (JH13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2012 31st International Conference on Ocean, Offshore and Arctic Engineering (OMAE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2012-83606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201957v1</w:t>
+                <w:t xml:space="preserve">hal-01158794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aero-hydro-elastic simulation of a semi-submersible floating wind turbine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+                <w:t xml:space="preserve">Influence du rendement sur l’absorption d’énergie d’un houlomoteur à un degree de liberté sous contrôle réactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 International Conference on Ocean, Offshore and Artic Engineering (OMAE2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JH13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202076v1</w:t>
+                <w:t xml:space="preserve">hal-01158800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation numérique de la matrice de production d’énergie du système houlomoteur Pelamis PII</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Babarit</w:t>
+                <w:t xml:space="preserve">Aero-hydro-elastic simulation of a semi-submersible floating wind turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JH13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2012 International Conference on Ocean, Offshore and Artic Engineering (OMAE2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2012-84070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158802v1</w:t>
+                <w:t xml:space="preserve">hal-01202076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du rendement sur l’absorption d’énergie d’un houlomoteur à un degree de liberté sous contrôle réactif</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+                <w:t xml:space="preserve">Estimation numérique de la matrice de production d’énergie du système houlomoteur Pelamis PII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mouslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JH13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158800v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power absorption measures and comparisons of selected wave energy converters</w:t>
+                <w:t xml:space="preserve">Investigation on the radiation and diffraction forces of a bulging tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Krokstad</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Ocean, Offshore and Artic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">26th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156377v1</w:t>
+                <w:t xml:space="preserve">hal-01156375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a two-body floating wave energy converter with particular focus on the effect of mooring system on energy capture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and Experimental Evaluation of the Performances of Marine Renewable Energy Systems ; Focus on Wave Energy Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Ocean, Offshore and Artic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">26th International Towing Tank Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156398v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the radiation and diffraction forces of a bulging tube</w:t>
+                <w:t xml:space="preserve">Numerical benchmarking study of a selection of wave energy converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Wave Energy Workshop, NUI Maynooth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, NUI Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156375v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Evaluation of the Performances of Marine Renewable Energy Systems ; Focus on Wave Energy Converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a two-body floating wave energy converter with particular focus on the effect of mooring system on energy capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Muliawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Towing Tank Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">30th International Conference on Ocean, Offshore and Artic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156385v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical benchmarking study of a selection of wave energy converters</w:t>
+                <w:t xml:space="preserve">Power absorption measures and comparisons of selected wave energy converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kurniawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krokstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Energy Workshop, NUI Maynooth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, NUI Maynooth, Ireland</w:t>
+              <w:t xml:space="preserve">30th International Conference on Ocean, Offshore and Artic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156373v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of viscous damping via 3D-CFD modelling of a Floating Wave Energy Device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bhinder</w:t>
+                <w:t xml:space="preserve">Impact of long separating distance between interacting wave energy converters on the overall energy extraction of a dense array.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156378v1</w:t>
+                <w:t xml:space="preserve">hal-01156379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of long separating distance between interacting wave energy converters on the overall energy extraction of a dense array.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Borgarino</w:t>
+                <w:t xml:space="preserve">Assessment of viscous damping via 3D-CFD modelling of a Floating Wave Energy Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bhinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156379v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of sizing paramteres of a wave energy converter through the complementary use of a linear potential use of a linear potential code, a RANS and a SPH solver</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Jacquin</w:t>
+                <w:t xml:space="preserve">Comparison of time and frequency domain simulations of an offshore floating wind turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Wave and Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">30th International Conference on Ocean, Offshore and Artic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156408v1</w:t>
+                <w:t xml:space="preserve">hal-01156404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of time and frequency domain simulations of an offshore floating wind turbine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Philippe</w:t>
+                <w:t xml:space="preserve">Assessment of sizing paramteres of a wave energy converter through the complementary use of a linear potential use of a linear potential code, a RANS and a SPH solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Ocean, Offshore and Artic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">9th European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156404v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Déterministe de l’Océan et de l’Interaction Fluide-Structure,</w:t>
+                <w:t xml:space="preserve">On the maximum and actual capture width ratio of wave energy converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises des Sciences et Techniques de la Mer de l'Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">9th European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156384v1</w:t>
+                <w:t xml:space="preserve">hal-01156376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the maximum and actual capture width ratio of wave energy converters</w:t>
+                <w:t xml:space="preserve">Modélisation Déterministe de l’Océan et de l’Interaction Fluide-Structure,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Hals</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Wave and Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Assises des Sciences et Techniques de la Mer de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156376v1</w:t>
+                <w:t xml:space="preserve">hal-01156384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the free-surface Green’s function multipole expansion</w:t>
               </w:r>
@@ -19542,51 +19542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des modes propres et de la réponse forcée d'une éolienne offshore flottante soumise à une houle de direction croisée par rapport à celle du vent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19840,51 +19840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet SEM-REV : un site d'expérimentation en mer pour la recherche et l'industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Mouslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19970,51 +19970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mouslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borgarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20186,51 +20186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mouslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laporte-Weywada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Offshore Mechanics &amp; Artic Engng Conf. OMAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Honolulu (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20376,51 +20376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the optimal command method to the control of the SEAREV wave energy converter: a study on the influence of time constants on the efficiency of latching control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Control Conference ECC09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Hungary. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20439,299 +20439,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the SEAREV wave energy converter with a by-pass control of its hydraulic Power Take Off</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the Smoothing effect on the power production in an array of SEAREV wave energy converters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Renewable Energy Congresse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Glasgow, France</w:t>
+              <w:t xml:space="preserve">18th Conference of the International Society for Offshore and Polar Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vancouver, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156222v1</w:t>
+                <w:t xml:space="preserve">hal-01156262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Smoothing effect on the power production in an array of SEAREV wave energy converters.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of the SEAREV wave energy converter with a by-pass control of its hydraulic Power Take Off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mouslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the International Society for Offshore and Polar Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vancouver, France</w:t>
+              <w:t xml:space="preserve">World Renewable Energy Congresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Glasgow, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156262v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoothing of the instantaneous power production by grouping effect in an array of SEAREV wave energy converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mouslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ocean Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20750,502 +20750,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an Improved Sea-State Description on the Wave Energy Ressource Assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Maisondieu</w:t>
+                <w:t xml:space="preserve">Non-linear model to simulate large amplitude motions: application to wave energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Wave &amp; Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Porto (Lisbonne), France</w:t>
+              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Plivice (Croatie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156196v1</w:t>
+                <w:t xml:space="preserve">hal-01156187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear model to simulate large amplitude motions: application to wave energy conversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Ducrozet</w:t>
+                <w:t xml:space="preserve">Influence of spectrum spreading on the SEAREV wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Plivice (Croatie), France</w:t>
+              <w:t xml:space="preserve">International Ocean Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bremerhaven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156187v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of spectrum spreading on the SEAREV wave energy converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ocean Energy Conference</w:t>
+              <w:t xml:space="preserve">Int. Ocean Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bremerhaven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273270v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of spectrum spreading on the SEAREV wave energy converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of an Improved Sea-State Description on the Wave Energy Ressource Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
+                <w:t xml:space="preserve">M. Prevosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maisondieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Ocean Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bremerhaven, Germany</w:t>
+              <w:t xml:space="preserve">7th European Wave &amp; Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Porto (Lisbonne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156185v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Wave Spectrum Spreading on the Production of the SEAREV Wave Energy Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ISOPE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lisbonne (Portugal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21389,649 +21389,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear potential model to predict large amplitude motions: application to the SEAREV wave energy converter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Durand</w:t>
+                <w:t xml:space="preserve">Design Methodology for a SEAREV Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.H. Clement</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26thOMAE Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE IEMDC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, ANTALYA, Turkey. pp.1384-1389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2007.383631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156188v1</w:t>
+                <w:t xml:space="preserve">hal-00676123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Methodology for a SEAREV Wave Energy Converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear potential model to predict large amplitude motions: application to the SEAREV wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ruellan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IEMDC 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26thOMAE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Diego (USA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMDC.2007.383631⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00676123v1</w:t>
+                <w:t xml:space="preserve">hal-01156188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control influence on electromagnetic generator pre-design for wave energy converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design methodology of an electromagnetic generator for wave energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ruellan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 7p</w:t>
+              <w:t xml:space="preserve">ICEM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676121v1</w:t>
+                <w:t xml:space="preserve">hal-01156157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design methodology of an electromagnetic generator for wave energy conversion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape Otimisation of the SEAREV Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chania, Greece</w:t>
+              <w:t xml:space="preserve">World Renewable Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156157v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Otimisation of the SEAREV Wave Energy Converter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+                <w:t xml:space="preserve">Control influence on electromagnetic generator pre-design for wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Renewable Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Machines 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156122v1</w:t>
+                <w:t xml:space="preserve">hal-00676121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape Otimisation of the SEAREV Wave Energy Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordinated Action Ocean Energy - 3rd Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Amsterdam (Hollande), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22050,1054 +22050,1054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation and Time-domain Simulation of the SEAREV wave energy converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SEAREV Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMAE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Halkidiki (Grèce), France</w:t>
+              <w:t xml:space="preserve">6th European Wave &amp; Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156050v1</w:t>
+                <w:t xml:space="preserve">hal-01156061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latching control of a power take off oscillator carried by a wave activated body</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-design of direct electrical PTO for the SEAREV wave energy device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Longyearbyen, France</w:t>
+              <w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156052v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SEAREV Wave Energy Converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+                <w:t xml:space="preserve">Initial sizing of a wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Wave &amp; Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Glasgow (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">11th European Conference on Power Electronics and Applications - EPE2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156061v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-design of direct electrical PTO for the SEAREV wave energy device</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Multon</w:t>
+                <w:t xml:space="preserve">A Wave-to-Wire model for the Hydraulic PTO of the SEAREV device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">, 2005, Uppsala (Suède), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156112v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial sizing of a wave energy converter</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Latching Control of a Wave Energy Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Power Electronics and Applications - EPE2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">6th European Wave &amp; Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Glasgow (Ecosse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156111v1</w:t>
+                <w:t xml:space="preserve">hal-01156048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wave-to-Wire model for the Hydraulic PTO of the SEAREV device</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomie d’un système récupérateur d’énergie des vagues de seconde génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Uppsala (Suède), France</w:t>
+              <w:t xml:space="preserve">10es Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156085v1</w:t>
+                <w:t xml:space="preserve">hal-01156049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Latching Control of a Wave Energy Device</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prédimensionnement d'un houlo-générateur pendulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Wave &amp; Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Glasgow (Ecosse), France</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156048v1</w:t>
+                <w:t xml:space="preserve">hal-00676117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédimensionnement d'un houlo-générateur pendulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation and Time-domain Simulation of the SEAREV wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ruellan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 9p</w:t>
+              <w:t xml:space="preserve">OMAE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Halkidiki (Grèce), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676117v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomie d’un système récupérateur d’énergie des vagues de seconde génération</w:t>
+                <w:t xml:space="preserve">Latching control of a power take off oscillator carried by a wave activated body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Longyearbyen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156049v1</w:t>
+                <w:t xml:space="preserve">hal-01156052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAREV - A Second Generation Wave Energy Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23129,247 +23129,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power take off damping optimisation with regard to wave climate</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by off-shore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMAE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">8th World Renewable Energy Congress 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, DENVER, United States. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156002v1</w:t>
+                <w:t xml:space="preserve">hal-00676114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by off-shore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power take off damping optimisation with regard to wave climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Renewable Energy Congress 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, DENVER, United States. 5p</w:t>
+              <w:t xml:space="preserve">OMAE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676114v1</w:t>
+                <w:t xml:space="preserve">hal-01156002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle discret par latching d'un système houlomoteur à un degré de liberté</w:t>
               </w:r>
@@ -23381,51 +23381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23444,217 +23444,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of latching control strategies for a heaving wave energy device in random sea</w:t>
+                <w:t xml:space="preserve">Benefit of latching control for heaving wave energy device in random sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Wave Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">13th Conference of the International Society for Offshore and Polar Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155953v1</w:t>
+                <w:t xml:space="preserve">hal-01155952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of latching control for heaving wave energy device in random sea</w:t>
+                <w:t xml:space="preserve">Comparison of latching control strategies for a heaving wave energy device in random sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference of the International Society for Offshore and Polar Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">5th European Wave Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155952v1</w:t>
+                <w:t xml:space="preserve">hal-01155953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -23698,51 +23698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24102,64 +24102,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Multon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energie thermique, houlogénération et technologies de conversion et de transport des énergies marines renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
@@ -24182,269 +24182,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some concepts of hydrodynamics and ocean engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hakim Mouslim</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Multon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine renewable energy handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118603185.ch3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781118603185.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156694v1</w:t>
+                <w:t xml:space="preserve">hal-01156751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave energy converters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some concepts of hydrodynamics and ocean engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Mouslim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Multon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine renewable energy handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118603185.ch11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781118603185.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156751v1</w:t>
+                <w:t xml:space="preserve">hal-01156694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notions d'hydrodynamique et de génie océanique</w:t>
               </w:r>
@@ -24456,51 +24456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Mouslim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Multon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies marines renouvelables: aspects généraux, éolien, marémoteur et hydrolien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
@@ -24989,51 +24989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Juin-Gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.124133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bickert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gentaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2026.11.1.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175321v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-10-1439-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647112v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Poirier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2024.105870" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moran Charlou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06940" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2023.8.13.255" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissie M de la Torre-Castro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claude Ren&#233; Pascal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory S Payne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2023.103494" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gilloteaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114739" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Payne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2023.8.6.96" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Elie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bognet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boileau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2265/4/042057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gorintin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick de Belizal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bordogna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-1191-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alwan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Gilloteaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2018/1/012001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Wuillaume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Lynch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109997" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdul Ghani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brouillette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delvoye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109830" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108492" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Bachynski-Poli&#263;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gilloteaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Clodic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delvoye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-2019-100" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin E. Bachynski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1669/1/012007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05554268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-5-839-2020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152400v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2348" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshamida Abd Jamil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Chaigneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lelong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1356/1/012001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.3352" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Xie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.03.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2337" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tomey-Bozo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murphy Jimmy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Stratigaki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Troch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2018.10.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wendt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nielsen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsiang Yu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bingham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes Eskilsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7110379" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc H Fabregas-Flavia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Mcnatt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.11.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766205v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F. Platzer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Letournel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvign&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gelly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.03.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986074v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmyung Choi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Delhommeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.10.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496149v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.01.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Sismani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lougeorgaki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17736/ijope.2017.ts11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bull" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Dykes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Malins" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.06.040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505559v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Weber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.03.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531895v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F F&#224;bregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2017.05.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563309v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Singh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;lis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Wattez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.06.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145072v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.02.049" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249820v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Stallard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forehand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Folley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145198v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Bhinder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2015.01.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordonnier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gorintin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cagny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.01.061" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9J7S9KM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187268v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Day" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Fontaine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping He" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Krakowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.05.036" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145184v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stratigaki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Troch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stallard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forehand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kofoed" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en7020701" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philippe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145191v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.04.019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134706v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Genest" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Clement" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2014.09.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145167v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.03.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157179v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mouslim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be8570" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145148v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Made Jaya Muliawan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Gao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir Moan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023796" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145150v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.01.042" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145147v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borgarino" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-012-9551-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17C0F5C1AABAF890525925B1B2746531508C8C32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145118v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2011.0132" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145109v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hals" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Muliawan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kurniawan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.10.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145149v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2011.12.025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657044v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kobus" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delhommeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011052" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145146v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145112v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011035" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145111v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borgarino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145129v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011053" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528937v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2010.2046808" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145133v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2009.0190" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145086v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2010.02.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676184v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798966v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guglielmi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676186v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266584v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guglielmi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2009.05.006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699494v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mouslim" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699486v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/14750902JEME48" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22A016B68FD4CB289506F2227AEFE06F3D128D62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699464v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Duclos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2163877" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676111v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Duclos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2005.08.014" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699461v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2006.05.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBFSM9H3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463034v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2005.05.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343076v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2025.158" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342987v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Catel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Descamps" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342898v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343082v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595833v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Elefant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-357" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609197v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281706v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306377v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280190v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Babarit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fremont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juin-Gauthier Giovanni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342910v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343099v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343103v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263985v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huchet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ducrozet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Gilloteaux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Babarit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ferrant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380030v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Body" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;tet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813563" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380033v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyin Ding" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantai Meng" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986111v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055712v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986162v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77694" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013239v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986175v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combourieu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1104/1/012001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986164v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-78295" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187371v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ercolanelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Boulluec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Magaldi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986169v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IOWTC2018-1056" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563340v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davoust" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wackers" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61404" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635255v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Costello" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kennedy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635253v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laird" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636432v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465630v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563330v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cl&#233;mot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupriez-Robin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran Quoc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935941" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492669v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635071v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61203" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635075v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563332v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61408" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635260v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563342v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Murphy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lewis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61323" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635051v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492657v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Sismani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loukogeorgaki" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492668v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492661v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157356v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Fabregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492663v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lewis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Thomas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315229256-35" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492658v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc F&#224;bregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2016-54130" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492664v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Roberts" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492667v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnal Vincent" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198800v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198810v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dugor" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baudry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198807v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peyrard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511926v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gendron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198816v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bozonnet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2015-41971" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198809v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baudry" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marrone" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198805v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lawson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Ruehl" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198987v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201929v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soulard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyns Mickael" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Migel Harismendy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10778" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199158v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrayre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23457" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198998v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forehand David" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofoed Jens-Peter" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199157v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23912" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198985v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrayre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199002v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-24564" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199001v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201934v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gendron Benjamin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10848" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157618v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Saulnier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izan Le Crom" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201935v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10541" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201908v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201906v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Stratigaki" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201909v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folley Matt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198725v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbois, A." TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201930v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Thilleul" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drouet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Floch" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10818" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158853v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158793v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bail Le" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158797v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201937v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vantorre" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201940v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202082v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201956v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201954v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gendron" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Singh" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Melis" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jean" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201953v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Letournel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201939v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158799v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158798v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Singh" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melis" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201952v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158794v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2012-83606" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202077v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Child" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O'Boyle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2012-83807" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201957v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bail" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202076v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2012-84070" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158802v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158800v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Genest" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156377v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krokstad" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156398v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gao" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156375v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156385v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156373v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156378v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhinder" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156379v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156408v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thilleul" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156404v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156384v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156376v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156336v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144477v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156366v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069240v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415710v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bihan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.090-R" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156308v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156276v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156271v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte-Weywada" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156270v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Clement" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505155v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156222v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156262v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tissandier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156223v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156196v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kerbiriou" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevosto" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maisondieu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156187v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273270v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gilloteaux" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156185v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156186v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156181v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pettinotti" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Toularastel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quillard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156188v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676123v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383631" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676121v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156157v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruellan" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benahmed" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156122v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156123v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156050v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156052v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156061v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156112v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156111v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156085v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156048v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676117v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156049v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156051v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156002v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676114v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155954v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155953v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155952v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635041v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768442v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986189v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156813v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11010" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156638v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156694v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch3" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156751v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch11" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156603v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156374v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01156563v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01443290v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Juin-Gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.124133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bickert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gentaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2026.11.1.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175321v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-10-1439-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647112v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Poirier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2024.105870" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moran Charlou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06940" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2023.8.13.255" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissie M de la Torre-Castro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claude Ren&#233; Pascal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory S Payne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2023.103494" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gilloteaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114739" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Payne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2023.8.6.96" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Elie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bognet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boileau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2265/4/042057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gorintin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick de Belizal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bordogna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-1191-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alwan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Gilloteaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2018/1/012001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208641v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdul Ghani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brouillette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delvoye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109830" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Wuillaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Lynch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109997" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108492" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Bachynski-Poli&#263;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gilloteaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Clodic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delvoye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-2019-100" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05554268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-5-839-2020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin E. Bachynski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1669/1/012007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355023v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshamida Abd Jamil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Chaigneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lelong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1356/1/012001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.3352" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Xie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.03.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2348" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2337" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tomey-Bozo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murphy Jimmy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Stratigaki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Troch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2018.10.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wendt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nielsen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsiang Yu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bingham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes Eskilsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7110379" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F. Platzer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766248v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Letournel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvign&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gelly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.03.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc H Fabregas-Flavia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Mcnatt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.11.026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986074v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmyung Choi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Delhommeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.10.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505559v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Weber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.03.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635243v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Sismani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lougeorgaki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17736/ijope.2017.ts11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496149v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.01.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bull" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Dykes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Malins" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.06.040" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531895v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F F&#224;bregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2017.05.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563309v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Singh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;lis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Wattez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.06.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145072v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.02.049" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249820v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Stallard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forehand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Folley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145198v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Bhinder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2015.01.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187268v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Day" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Fontaine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping He" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Krakowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.05.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361940v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordonnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gorintin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cagny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.01.061" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9J7S9KM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145184v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stratigaki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Troch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stallard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forehand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kofoed" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en7020701" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.04.019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145190v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philippe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025031" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134706v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Genest" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Clement" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2014.09.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145148v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Made Jaya Muliawan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Gao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir Moan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023796" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145167v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.03.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157179v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mouslim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be8570" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145150v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.01.042" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145147v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borgarino" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-012-9551-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17C0F5C1AABAF890525925B1B2746531508C8C32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145118v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2011.0132" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145109v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hals" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Muliawan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kurniawan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.10.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145149v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2011.12.025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657044v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kobus" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delhommeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011052" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145146v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145112v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011035" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145111v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borgarino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145129v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011053" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145133v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2009.0190" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528937v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2010.2046808" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145086v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2010.02.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676184v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798966v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guglielmi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676186v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266584v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guglielmi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2009.05.006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699494v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mouslim" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699486v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/14750902JEME48" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22A016B68FD4CB289506F2227AEFE06F3D128D62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Duclos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2005.08.014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699464v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Duclos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2163877" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699461v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2006.05.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBFSM9H3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463034v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2005.05.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342987v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Catel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Descamps" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343076v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2025.158" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342898v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595833v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343082v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Elefant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-357" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609197v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281706v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306377v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280190v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Babarit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fremont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juin-Gauthier Giovanni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342910v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343099v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343103v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263985v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huchet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ducrozet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Gilloteaux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Babarit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ferrant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986111v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380033v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyin Ding" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantai Meng" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schubert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380030v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Body" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;tet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813563" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055712v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986164v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-78295" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986162v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77694" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013239v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986175v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combourieu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1104/1/012001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187371v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ercolanelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Boulluec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Magaldi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986169v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IOWTC2018-1056" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563330v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cl&#233;mot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupriez-Robin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran Quoc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935941" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492669v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Costello" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kennedy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635071v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61203" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635255v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465630v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635253v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laird" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636432v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563340v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davoust" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wackers" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61404" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635075v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563332v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61408" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635260v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635051v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563342v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Murphy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lewis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61323" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492668v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492661v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157356v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Fabregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492657v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Sismani" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loukogeorgaki" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492663v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lewis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Thomas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315229256-35" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492658v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc F&#224;bregas Flavi&#224;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2016-54130" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492667v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnal Vincent" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492664v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Roberts" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198807v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peyrard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198800v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198810v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dugor" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baudry" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511926v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gendron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198816v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bozonnet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2015-41971" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198809v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baudry" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marrone" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198805v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lawson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Ruehl" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198998v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forehand David" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofoed Jens-Peter" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199157v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23912" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198985v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrayre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199158v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrayre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23457" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201929v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soulard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyns Mickael" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Migel Harismendy" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10778" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198987v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199002v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-24564" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199001v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201935v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10541" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201908v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157618v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Saulnier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izan Le Crom" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201934v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gendron Benjamin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10848" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201909v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folley Matt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201906v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Stratigaki" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198725v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbois, A." TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158853v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201930v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Thilleul" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drouet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Floch" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10818" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202082v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201956v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201954v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gendron" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Singh" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Melis" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jean" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201953v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Letournel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201939v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158799v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201952v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158798v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Singh" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melis" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201937v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vantorre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201940v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158793v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bail Le" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158797v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201957v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bail" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202077v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Child" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O'Boyle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2012-83807" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158794v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2012-83606" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158800v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Genest" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202076v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2012-84070" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158802v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156375v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156385v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156373v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156398v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gao" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156377v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krokstad" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156379v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156378v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhinder" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156404v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156408v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thilleul" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156376v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156384v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156336v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144477v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156366v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069240v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415710v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bihan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.090-R" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156308v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156276v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156271v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte-Weywada" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156270v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Clement" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505155v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156262v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tissandier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156222v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156223v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156187v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273270v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gilloteaux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156185v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156196v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kerbiriou" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevosto" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maisondieu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156186v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156181v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pettinotti" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Toularastel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quillard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676123v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383631" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156188v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156157v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruellan" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benahmed" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156122v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676121v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156123v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156061v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156112v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156111v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156085v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156048v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156049v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676117v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156050v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156052v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156051v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676114v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156002v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155954v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155952v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155953v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635041v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768442v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986189v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156813v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11010" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156638v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156751v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch11" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156694v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch3" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156603v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156374v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01156563v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01443290v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>