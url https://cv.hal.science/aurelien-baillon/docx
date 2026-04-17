--- v0 (2026-03-22)
+++ v1 (2026-04-17)
@@ -66,2458 +66,2562 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Theory : A Tractable and Positive Ambiguity Theory</w:t>
+                <w:t xml:space="preserve">Hypothetical Bias in the SG and TTO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Bleichrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter P. Wakker</w:t>
+                <w:t xml:space="preserve">Georg D Granic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/mnsc.2023.03307⟩</w:t>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 46 (4), pp.489-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0272989X261423884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964898v1</w:t>
+                <w:t xml:space="preserve">hal-05581314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much do we learn? Measuring symmetric and asymmetric deviations from Bayesian updating through choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilke Aydogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilke Aydogan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Baillon</w:t>
+                <w:t xml:space="preserve">Emmanuel Kemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), 329-365 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3982/qe2094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow the money, not the majority: A mechanism predicting unresolvable events</w:t>
+                <w:t xml:space="preserve">Source Theory : A Tractable and Positive Ambiguity Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Tereick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tong V. Wang</w:t>
+                <w:t xml:space="preserve">Peter P. Wakker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11166-025-09463-9⟩</w:t>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (10), pp.8767-8782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2023.03307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05444396v1</w:t>
+                <w:t xml:space="preserve">hal-04964898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falling and failing (to learn) : Evidence from a nation-wide cybersecurity field experiment with SMEs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Follow the money, not the majority: A mechanism predicting unresolvable events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tereick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gonzalez-Jimenez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tong V. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2024.106868⟩</w:t>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (2), pp.111-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11166-025-09463-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875787v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05444396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental elicitation of ambiguity attitude using the random incentive system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Baillon</w:t>
+                <w:t xml:space="preserve">Falling and failing (to learn) : Evidence from a nation-wide cybersecurity field experiment with SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Capozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dirkmaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelien van de Veer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoram Halevy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amber van Druten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (3), pp.1002-1023. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 230, 23 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10683-021-09739-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2024.106868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03908449v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomize at Your Own Risk: On the Observability of Ambiguity Aversion</w:t>
+                <w:t xml:space="preserve">Experimental elicitation of ambiguity attitude using the random incentive system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Halevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3982/ECTA18137⟩</w:t>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (3), pp.1002-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-021-09739-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03908431v1</w:t>
+                <w:t xml:space="preserve">halshs-03908449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Personal Model of Trumpery: Linguistic Deception Detection in a Real-World High-Stakes Setting</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Randomize at Your Own Risk: On the Observability of Ambiguity Aversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Halevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09567976211015941⟩</w:t>
+              <w:t xml:space="preserve">Econometrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90 (3), pp.1085-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3982/ECTA18137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03908441v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incentives in surveys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Personal Model of Trumpery: Linguistic Deception Detection in a Real-World High-Stakes Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie van der Zee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Poppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Havrileck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georg Granic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 93, pp.102552. </w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (1), pp.3-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joep.2022.102552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09567976211015941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03908427v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent effects of temporary incentives: Evidence from a nationwide health insurance experiment</w:t>
+                <w:t xml:space="preserve">Incentives in surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Capuno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kim van Wilgenburg</w:t>
+                <w:t xml:space="preserve">Georg Granic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2021.102580⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93, pp.102552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joep.2022.102552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03908444v1</w:t>
+                <w:t xml:space="preserve">halshs-03908427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do time preferences explain low health insurance take‐up?</w:t>
+                <w:t xml:space="preserve">Persistent effects of temporary incentives: Evidence from a nationwide health insurance experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Capuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim van Wilgenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Insurance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 89 (4), pp.951-983. </w:t>
+              <w:t xml:space="preserve">Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81, pp.102580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jori.12395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2021.102580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03908423v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Risk Perception Gets in the Way: Probability Weighting and Underprevention</w:t>
+                <w:t xml:space="preserve">Do time preferences explain low health insurance take‐up?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aysil Emirmahmutoglu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Peter</w:t>
+                <w:t xml:space="preserve">Stella Quimbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim van Wilgenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/opre.2019.1910⟩</w:t>
+              <w:t xml:space="preserve">Journal of Risk and Insurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (4), pp.951-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jori.12395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03908478v1</w:t>
+                <w:t xml:space="preserve">halshs-03908423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A behavioral decomposition of willingness to pay for health insurance</w:t>
+                <w:t xml:space="preserve">When Risk Perception Gets in the Way: Probability Weighting and Underprevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aysil Emirmahmutoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Jaspersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleli Kraft</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kim van Wilgenburg</w:t>
+                <w:t xml:space="preserve">Richard Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11166-022-09371-2⟩</w:t>
+              <w:t xml:space="preserve">Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (3), pp.1371-1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/opre.2019.1910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03908459v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Arrow–Pratt indexes for risk and uncertainty</w:t>
+                <w:t xml:space="preserve">A behavioral decomposition of willingness to pay for health insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleli Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+                <w:t xml:space="preserve">Owen O’donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim van Wilgenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (4), pp.1375-1393. </w:t>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (1), pp.43-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00199-020-01315-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11166-022-09371-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02959682v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple bets to elicit private signals</w:t>
+                <w:t xml:space="preserve">Discrete Arrow–Pratt indexes for risk and uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Xu</w:t>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (3), pp.777-797. </w:t>
+              <w:t xml:space="preserve">Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (4), pp.1375-1393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3982/TE4343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00199-020-01315-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325606v1</w:t>
+                <w:t xml:space="preserve">halshs-02959682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for the reference point</w:t>
+                <w:t xml:space="preserve">Simple bets to elicit private signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitalie Spinu</w:t>
+                <w:t xml:space="preserve">Yan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 66 (1), 93-112 p. </w:t>
+              <w:t xml:space="preserve">Theoretical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.777-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/mnsc.2018.3224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3982/TE4343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325608v1</w:t>
+                <w:t xml:space="preserve">hal-04325606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informing, simulating experience, or both : A field experiment on phishing risks</w:t>
+                <w:t xml:space="preserve">Searching for the reference point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen de Bruin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bram van Dijk</w:t>
+                <w:t xml:space="preserve">Vitalie Spinu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0224216⟩</w:t>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (1), 93-112 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2018.3224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325609v1</w:t>
+                <w:t xml:space="preserve">hal-04325608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Learning on Ambiguity Attitudes</w:t>
+                <w:t xml:space="preserve">Informing, simulating experience, or both : A field experiment on phishing risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen de Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aysil Emirmahmutoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelien van de Veer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umut Keskin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chen Li</w:t>
+                <w:t xml:space="preserve">Bram van Dijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 64 (5), pp.2181-2198. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/mnsc.2016.2700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0224216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01525391v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décision en ambiguïté : modèles et évaluations expérimentales</w:t>
+                <w:t xml:space="preserve">The Effect of Learning on Ambiguity Attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Keskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1039873ar⟩</w:t>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (5), pp.2181-2198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2016.2700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01683861v1</w:t>
+                <w:t xml:space="preserve">halshs-01525391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rich Domain of Uncertainty: Source Functions and Their Experimental Implementation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La décision en ambiguïté : modèles et évaluations expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.P. Wakker</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1257/aer.101.2.695⟩</w:t>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (1-2), pp.81-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1039873ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609214v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01683861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiguity models and the Machina paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Placido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 101 (4), pp.1546-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1257/aer.101.4.1547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1257/aer.101.4.1547⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rich Domain of Uncertainty: Source Functions and Their Experimental Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Placido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.P. Wakker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (2), pp.695-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1257/aer.101.2.695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645899v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Registration and Pre-Analysis Plans in Experimental Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taisuke Imai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Toussaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dreber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seda Ertaç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2527,114 +2631,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement subjectif de l'incertitude dans les décisions individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Arts et Métiers ParisTech, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2007ENAM0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00002980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2781,51 +2885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bleichrodt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Wakker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2023.03307" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilke Aydogan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kemel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/qe2094" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tereick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong V. Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-025-09463-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capozza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dirkmaat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien van de Veer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber van Druten" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106868" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Halevy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-021-09739-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA18137" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van der Zee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Poppe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Havrileck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976211015941" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Granic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102552" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908444v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Capuno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen O'Donnell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Tan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Wilgenburg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2021.102580" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Quimbo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jori.12395" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysil Emirmahmutoglu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jaspersen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2019.1910" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleli Kraft" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen O&#8217;donnell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-022-09371-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#8217;haridon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-020-01315-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/TE4343" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalie Spinu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2018.3224" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Bruin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Dijk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224216" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Keskin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2016.2700" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683861v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039873ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00609214v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdellaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Placido" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Wakker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.101.2.695" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645899v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L'Haridon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.101.4.1547" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Imai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Toussaert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Erta&#231;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ENAM0026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bleichrodt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg D Granic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X261423884" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilke Aydogan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kemel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/qe2094" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Wakker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2023.03307" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tereick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong V. Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-025-09463-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capozza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dirkmaat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien van de Veer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber van Druten" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106868" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908449v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Halevy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-021-09739-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA18137" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van der Zee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Poppe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Havrileck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976211015941" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908427v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Granic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102552" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Capuno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen O'Donnell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Tan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Wilgenburg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2021.102580" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Quimbo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jori.12395" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysil Emirmahmutoglu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jaspersen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2019.1910" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleli Kraft" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen O&#8217;donnell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-022-09371-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#8217;haridon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-020-01315-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/TE4343" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalie Spinu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2018.3224" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Bruin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Dijk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224216" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Keskin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2016.2700" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039873ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645899v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Placido" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L'Haridon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.101.4.1547" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00609214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdellaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Wakker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.101.2.695" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Imai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Toussaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Erta&#231;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ENAM0026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>