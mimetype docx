--- v1 (2026-04-17)
+++ v2 (2026-05-15)
@@ -676,1132 +676,1132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental elicitation of ambiguity attitude using the random incentive system</w:t>
+                <w:t xml:space="preserve">A behavioral decomposition of willingness to pay for health insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoram Halevy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chen Li</w:t>
+                <w:t xml:space="preserve">Aleli Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen O’donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim van Wilgenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10683-021-09739-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (1), pp.43-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11166-022-09371-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03908449v1</w:t>
+                <w:t xml:space="preserve">halshs-03908459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomize at Your Own Risk: On the Observability of Ambiguity Aversion</w:t>
+                <w:t xml:space="preserve">When Risk Perception Gets in the Way: Probability Weighting and Underprevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chen Li</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aysil Emirmahmutoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Jaspersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3982/ECTA18137⟩</w:t>
+              <w:t xml:space="preserve">Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (3), pp.1371-1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/opre.2019.1910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03908431v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Personal Model of Trumpery: Linguistic Deception Detection in a Real-World High-Stakes Setting</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental elicitation of ambiguity attitude using the random incentive system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Halevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09567976211015941⟩</w:t>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (3), pp.1002-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-021-09739-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03908441v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incentives in surveys</w:t>
+                <w:t xml:space="preserve">Randomize at Your Own Risk: On the Observability of Ambiguity Aversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Granic</w:t>
+                <w:t xml:space="preserve">Yoram Halevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joep.2022.102552⟩</w:t>
+              <w:t xml:space="preserve">Econometrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90 (3), pp.1085-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3982/ECTA18137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03908427v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent effects of temporary incentives: Evidence from a nationwide health insurance experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Personal Model of Trumpery: Linguistic Deception Detection in a Real-World High-Stakes Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie van der Zee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Poppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Havrileck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kim van Wilgenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2021.102580⟩</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (1), pp.3-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09567976211015941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03908444v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do time preferences explain low health insurance take‐up?</w:t>
+                <w:t xml:space="preserve">Incentives in surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kim van Wilgenburg</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Granic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Insurance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jori.12395⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93, pp.102552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joep.2022.102552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03908423v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Risk Perception Gets in the Way: Probability Weighting and Underprevention</w:t>
+                <w:t xml:space="preserve">Persistent effects of temporary incentives: Evidence from a nationwide health insurance experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Jaspersen</w:t>
+                <w:t xml:space="preserve">Joseph Capuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Peter</w:t>
+                <w:t xml:space="preserve">Owen O'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim van Wilgenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/opre.2019.1910⟩</w:t>
+              <w:t xml:space="preserve">Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81, pp.102580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2021.102580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03908478v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A behavioral decomposition of willingness to pay for health insurance</w:t>
+                <w:t xml:space="preserve">Do time preferences explain low health insurance take‐up?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aleli Kraft</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen O’donnell</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Stella Quimbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim van Wilgenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 64 (1), pp.43-87. </w:t>
+              <w:t xml:space="preserve">Journal of Risk and Insurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (4), pp.951-983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11166-022-09371-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jori.12395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03908459v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Arrow–Pratt indexes for risk and uncertainty</w:t>
+                <w:t xml:space="preserve">Simple bets to elicit private signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+                <w:t xml:space="preserve">Yan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (4), pp.1375-1393. </w:t>
+              <w:t xml:space="preserve">Theoretical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.777-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00199-020-01315-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3982/TE4343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02959682v1</w:t>
+                <w:t xml:space="preserve">hal-04325606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple bets to elicit private signals</w:t>
+                <w:t xml:space="preserve">Discrete Arrow–Pratt indexes for risk and uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Xu</w:t>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (3), pp.777-797. </w:t>
+              <w:t xml:space="preserve">Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (4), pp.1375-1393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3982/TE4343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00199-020-01315-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325606v1</w:t>
+                <w:t xml:space="preserve">halshs-02959682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for the reference point</w:t>
               </w:r>
@@ -1917,51 +1917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen de Bruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aysil Emirmahmutoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelien van de Veer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2060,51 +2060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Bleichrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Keskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2164,51 +2164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décision en ambiguïté : modèles et évaluations expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualite Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 92 (1-2), pp.81-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2236,248 +2236,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01683861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity models and the Machina paradoxes</w:t>
+                <w:t xml:space="preserve">The Rich Domain of Uncertainty: Source Functions and Their Experimental Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Placido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier L'Haridon</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.P. Wakker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 101 (4), pp.1546-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1257/aer.101.4.1547⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 101 (2), pp.695-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1257/aer.101.2.695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645899v1</w:t>
+                <w:t xml:space="preserve">hal-00609214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rich Domain of Uncertainty: Source Functions and Their Experimental Implementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Ambiguity models and the Machina paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Placido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.P. Wakker</w:t>
+                <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 101 (2), pp.695-723. </w:t>
+              <w:t xml:space="preserve">, 2011, 101 (4), pp.1546-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1257/aer.101.2.695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1257/aer.101.4.1547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609214v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2885,51 +2885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bleichrodt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg D Granic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X261423884" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilke Aydogan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kemel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/qe2094" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Wakker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2023.03307" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tereick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong V. Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-025-09463-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capozza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dirkmaat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien van de Veer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber van Druten" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106868" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908449v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Halevy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-021-09739-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA18137" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van der Zee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Poppe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Havrileck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976211015941" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908427v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Granic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102552" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Capuno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen O'Donnell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Tan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Wilgenburg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2021.102580" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Quimbo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jori.12395" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysil Emirmahmutoglu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jaspersen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2019.1910" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleli Kraft" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen O&#8217;donnell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-022-09371-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#8217;haridon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-020-01315-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/TE4343" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalie Spinu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2018.3224" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Bruin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Dijk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224216" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Keskin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2016.2700" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039873ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645899v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Placido" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L'Haridon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.101.4.1547" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00609214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdellaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Wakker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.101.2.695" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Imai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Toussaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Erta&#231;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ENAM0026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bleichrodt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg D Granic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X261423884" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilke Aydogan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kemel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/qe2094" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Wakker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2023.03307" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tereick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong V. Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-025-09463-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capozza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dirkmaat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien van de Veer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber van Druten" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106868" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleli Kraft" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen O&#8217;donnell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Wilgenburg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-022-09371-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908478v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysil Emirmahmutoglu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jaspersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2019.1910" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Halevy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-021-09739-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA18137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908441v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van der Zee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Poppe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Havrileck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976211015941" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Granic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102552" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Capuno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen O'Donnell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Tan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2021.102580" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Quimbo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jori.12395" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/TE4343" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959682v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#8217;haridon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-020-01315-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalie Spinu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2018.3224" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Bruin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Dijk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224216" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Keskin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2016.2700" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039873ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00609214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdellaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Placido" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Wakker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.101.2.695" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L'Haridon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.101.4.1547" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Imai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Toussaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Erta&#231;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ENAM0026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>