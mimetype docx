--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélien Bénel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR en informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelien-benel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9380-2779</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de technologie de Troyes (laboratoire LIST3N, axe &amp;quot;Technologies et pratiques&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (cycle ingénieur, bac+3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser une organisation et ses métiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IF14)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation par le logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (cycle ingénieur, bac+4/5)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer un projet logiciel de manière agile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IF05)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l'impact environnemental d'un service numérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (GL03)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Concevoir une architecture orientée-service (LO10) – API REST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes socio-techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (formation doctorale, bac+6/7/8)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes et outils pour la recherche (BSST1) – Épistémologie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies logicielles pour l'instrumentation du travail intellectuel</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Terrains d'experimentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'École française d'Athènes et à l'Université Toulouse II,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Université de Liège,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Corée, l’Université du Brésil et l’École normale supérieure de Lyon,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en entreprise (ABB, EDF, ANDRA...).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Produits de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciels distribués en open-source et maintenus au sein de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">suite Hypertopic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plateformes participatives et de débat :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pour la description et le catalogage : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porphyry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pour l'annotation et la catégorisation de fragments de textes : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LaSuli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pour la traduction : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TraduXio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Infrastructure logicielle :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de gestion de corpus d'images : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steatite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de gestion de catégories contradictoires/complémentaires : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertopic/lib-node</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de l'authentification, de l'autorisation et de la traçabilité des requêtes : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAforREST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communautés scientifiques (en tant que relecteur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humanités numériques,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Document numérique,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des connaissances,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail coopératif assisté par ordinateur,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interactions Homme-Machine.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Grounded Theory aux outils numériques : fidélité, transformations et tensions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ich⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document numérique : L'informatique en quête d'un corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Du matériel à l'immatériel, 262, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraduXio Project: Latest Upgrades and Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Numéro spécial sur les humanités numériques, Atelier Digit_Hum, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920044v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser ce qui résiste à la modélisation : De la sémantique à la sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Intelligence Artificielle et Humanités Numériques, 1 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives numériques et construction du sens ou « Comment échapper au Web sémantique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Meta/morphoses. Les archives, bouillons de culture numérique, 245 (1), pp.163-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does Really Matter in Technology Adoption and Use? A CCO Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Communication Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.1 - 24. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0893318915619012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies du Web : Histoire refoulée et perspectives paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (1), pp.123-141. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2014.1041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité pour les « humanités numériques » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.103-132. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.10.4.103-132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a &amp;quot;non-disposable&amp;quot; software infrastructure for participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IxD&amp;A - Interaction Design &amp; Architecture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, pp.68-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do &amp;quot;ontologies&amp;quot; come from? Seeking for the missing link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XVII, 3 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicométrie pour l'analyse qualitative : Pourquoi et comment résoudre le paradoxe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Actes des 11e journées internationales d'analyse statistique de données textuelles (JADT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARGILE : Apprendre par le jeu des connaissances en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.93-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloge de l’hétérogénéité des structures d’analyse de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (2), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.13.2.41-56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC, collaboration et traduction : vers de nouveaux laboratoires numériques de translocalisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta : journal des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (4), pp.674-692. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/045685ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager des corpus et leurs analyses à l'heure du Web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 136-137, pp.section "m"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanities 2.0: documents, interpretation and intersubjectivity in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Based Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (4), pp.562-576. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWBC.2009.028090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry au pays des Paestans. Usages d'un outil d'analyse qualitative de documents par des étudiantes de maîtrise en iconographie grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (2), pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies...déontologie : réflexion sur le statut des modèles informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica computazionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20-21, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/18189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperglosae : L'hypertexte nelsonien à la rencontre des pratiques des traducteurs et des ethnographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e édition de la conférence Hypertextes et hypermédias, produits, outils et méthodes (H2PTM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Metz, France. pp.195-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting cooperative work in qualitative analysis: the ergonomic challenges of digital artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Tallinn Estonia, Estonia. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746175.3746209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gloses à l'épreuve de la conception d'une plateforme de lecture-écriture savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte de l'autre : Dialogue interdisciplinaire autour de l'intertextualité et du discours rapporté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Morgane Pica; Mathieu Goux, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperglosae : L’hypertexte nelsonien à la rencontre des pratiques des traducteurs et des ethnographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e édition de la conférence "Hypertextes et hypermédias, produits, outils et méthodes" (H2PTM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Oct 2025, Metz, France. pp.195-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperating in Academia with underspecified protocols: A case study of students and researchers practitioners of Grounded theory methodology (GTM).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EUSSET Conf. on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, New Castle Upon Tyne, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2025_ep03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconographie et numérique : compter, classer, trier ou comparer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconographie et numérique en histoire de l’art médiéval : nouveaux outils de la recherche et de l'analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertrand Cosnet; Mathieu Beaud, Dec 2024, Lille (Lille 3, IRHIS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering access to cultural heritage knowledge: iterative design for the visit of historical monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zadar, Croatia. pp.327-340, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43849-3_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de conception et de rétro-conception de dispositifs de visite autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. pp.201-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ambivalence du projet initial du Web : entre hypertexte et réseau sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « 30 ans du Web en France, 30 ans de recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes, Oct 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ambivalence du projet initial du Web : entre modélisation des connaissances et hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Web science »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabSIC; Université Sorbonne Paris Nord, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconographie et numérique : De la sémantique à la sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Congrès International Sémiotique et Culture (SEMICULT II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ambivalence du projet initial du Web : entre hypertexte et modélisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur le thème 'Web Science, Network Science, Data Science : sciences 'dures' et sciences de l’information et de la communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle au risque du singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qui échappe à l'intelligence artificielle ? Colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sciences humaines de Polytechnique, Sep 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fils d'Ariane dans le dashboard : L'industrie 4.0 au prisme du document et de l'annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Giordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on the Digital Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Djerba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15 ans de Web 2.0 : Imitation pop ou extension du domaine de l'Hypermédia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montbéliard, France. pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraduXio : Quand l'informatique interroge la traduction... ou l'inverse !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Traduction et outils numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Triangle, ENS Lyon, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inter­nau­tes sont-ils condam­nés à ali­men­ter indé­fi­ni­ment des bases de don­nées ? Le retour du document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Sous les don­nées, la page – Les archi­ves en ligne ont-elles un sens ?", Journée du groupe régional Aquitaine de l'Association des archivistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Mont-de-Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fork me!&amp;quot; : Se différencier pour mieux coopérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Makers : des tiers-lieux en débat", Journée d'étude, 28 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herméneutes et algorithmes : La sémantique du Web à l’épreuve de l’analyse qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Enjeux et méthodes des analyses de données quantitatives et qualitatives", Journée d’études commune aux équipes de recherche ELICO, MARGE et HISOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticity in a Digital Era: Still a Document Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Document Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valletta, Malta. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3103010.3121034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité pour les &amp;quot;Humanités Numériques&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupement d'intérêt scientifique pour l'unité des technologies et des sciences de l'Homme (GIS UTSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'authenticité à l'épreuve du numérique – Le cas des cahiers de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International sur le Document Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives numériques et construction du sens ou &amp;quot;Comment échapper au Web sémantique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe "Archives, livres, manuscrits et autres supports de l'information" (ALMA) du CERHIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted human translation for cultural texts: TraduXio 2.0 as a multilingual web platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th conference of the International Association for Translation and Intercultural Studies (IATIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies logicielles pour l’instrumentation du travail intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe WIMMICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, May 2015, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ontologies aux anthologies : La sémantique à l'épreuve de la traduction et de l'analyse qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ingénierie des ontologies au regard des sciences sociales et des psychologies (SOC-IO-PSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies du Web : Histoire refoulée et perspectives paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Philosophie du Web &amp; Ingénierie des connaissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la recherche sur la cognition, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'histoire et l'architecture du Web : ce que le Web n'est pas et ce qu'il est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire "Numérique et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotic Issues and Perspectives on Modeling Cultural Artifacts Revisiting 1970's French criticisms on 'New archaeologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web for Scientific Heritage (SW4SH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a &amp;quot;non-disposable&amp;quot; software infrastructure for participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop on Cultures of Participation in the Digital Age (CoPDA) IS ‐ EUD 2013 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does really matter in organization wikis? A sociomaterial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd conference of the International Communication Association (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité pour les &amp;quot;Humanités Numériques&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Muséologie, muséographie et nouvelles formes d’adresse au public"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do ‘ontologies’ come from? Seeking for the missing link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on the Web and Philosophy (PhiloWeb)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic &amp;quot;Participative Rules&amp;quot; in Serious Games, New Ways for Evaluation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocInfo 2012: The Fourth International Conference on Social Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lausanne, Switzerland. pp.202-215, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35386-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized documents authoring system for decentralized teamwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gaïti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Supporting Group Work (ACM GROUP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sanibel Island, United States. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2389176.2389195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games for expertise training: Rules in questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Computer Games: AI, Animation, Mobile, Interactive Multimedia, Educational &amp; Serious Games (CGAMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Louisville, United States. pp.18-24, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CGames.2012.6314545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets et des étiquettes : Et si l'informatique posait la question du sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Muséologie, muséographie et nouvelles formes d’adresse au public"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicométrie pour l’analyse qualitative : Pourquoi et comment résoudre le paradoxe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e journées internationales d'analyse statistique de données textuelles (JADT), Lexicometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle informatique pour les SHS ? Enjeux, positionnement et tour d'horizon de la suite Hypertopic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée d'étude sur les logiciels de recherche qualitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'où viennent les ontologies ? À la recherche du chaînon manquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Philosophie et Ingénierie. Le formel face à l'histoire, la technologie et la matérialité (IC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaSuli : un outil pour le travail intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque international sur le document électronique (CIDE.14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underlying philosophies of Web technologies and usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on the Web and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and evaluation of knowledge modeling techniques towards the definition of a global approach: MNEMO (Methodology for kNowledgE acquisition and MOdelling)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Guaglianone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guarasci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 6th International Conference on Computer Sciences and Convergence Information Technology (ICCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seogwipo, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking global acting local: A human-centric pattern to designing information-intensive services for global crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Seffah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International ISCRAM Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miipa-Doc : gestion de l'hétérogénéité des classifications documentaires en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches-Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.323-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des jeux sérieux massivement participatifs permettant une co-conception des règles par les acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.79-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0, serious game: Structuring knowledge for participative and educative representations of the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Smart and Sustainable City (ICSSC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Shanghai, China. pp.45-45, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2011.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and the New Digital Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy I. Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification à facettes et modèles à base de points de vue : Différences et complémentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information sans frontières : Interactions entre la BSI et d’autres disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence qualitative dans la gestion de risques : rôle de la documentarisation et des Systèmes d'Organisation des Connaissances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.211-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Social Support: Benefits of an Interdisciplinary Approach for Studying and Designing Cooperative Computer-Mediated Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of methodology for designing Participative Document Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th annual conference of the Canadian Association for Information Science (CAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00339915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the crowd to communities: New interfaces for social tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi diachronique de l’analyse de corpus partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partager l'analyse de corpus. Sociologie qualitative et Web socio-sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Lejeune, Institut des Sciences Humaines et Sociales, Université de Liège, Jan 2007, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertopic : une métasémiotique et un protocole pour le Web socio-sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme journées francophones d'ingénierie des connaissances (IC2007) 02 au 06 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.217-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00180793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identities and Management of Identifiers for a Socio-Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami El Sawda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2007 4th International Conference: Sciences of Electronic, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standard protocol for community-driven organizations of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antibes, France. pp.438-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry & Steatite: Software layers for sense makers in humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier International "Indexation et Connaissances en Sciences Humaines" - 26, 27 et 28 juin 2006. Semaine de la Connaissance. Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities' Knowledge and Experts' Viewpoints in Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Document Summer School 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du virtuel au manipulable : Quelles interfaces homme/machine pour l’appropriation de documents dans les bibliothèques numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et hypermédias. Produits, Outils et Méthodes (H2PTM 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l'interprétation dans les bibliothèques numériques pour les sciences historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Helly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La société de l'information et ses enjeux", Actes du colloque de bilan du programme interdisciplinaire "Société de l'information" 2001-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France. pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and share of temporal knowledge in archaeological digital documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Web Archiving Workshop [IWAW'05], held in conjunction with the 8th European Conference on Research and Advanced Technologies for Digital Libraries, September 22 and 23 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienna, Austria, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Appropriation in Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Franco-Japanese Workshop on Information Search, Integration and Personalization, ISIP’2005, Lyon, May 9-11, 2005 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation de points de vue sur des corpus documentaires : Le cas de la modélisation du temps archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.197-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression du point de vue des lecteurs dans les bibliothèques numériques spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Électronique, "Approches sémantiques du document électronique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à Porphyry : Modèle et prototype de recherche d’un système de lecture-écriture pour experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire de sciences et technologies cognitives "Savoir ce que l'on fait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents à structures multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'2004, Sciences of Electronic, Technology of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00949199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry : un outil de lecture-écriture pour experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration de porphyry.org : Présentation des recherches et de la plateforme de modélisation des connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextuality & Intersubjectivity in Philology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philological Disciplines and Digital Technology, EURESCO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Castelvecchio Pascoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la structuration multiple des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'2003, Hypermedias, Hypertexts, Products, Tools and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00949192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de connaissances temporelles en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances (ECG'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, janvier 2003, France. pp.503-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fac-similé à l'hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles opératoires de production et de diffusion des collections scientifiques dans les bibliothèques numériques, Journées d'études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Lyon, France. pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de corpus de documents archéologiques à l'aide de théories algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escuela interlatina de altos estudios en linguistica aplicada, Segundo seminario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, San Millan de la Cogolla, La Rioja, Espagne. pp.343-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation de documents et sémantique : Application à des publications savantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d colloque international francophone sur l'écrit et le document (CIFED 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lyon, France. pp.271-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil documentaire unifié pour les chercheurs en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique interprétative et construction des savoirs scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Sémantique et Archéologie, « Renouvellements méthodologiques dans les bibliothèques numériques et les publications scientifiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation ''sémantique'' de documents archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque ISKO-France 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand Abel tue Caïn » : ce qui échappe à la traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui échappe à l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-129, 2024, 9791037038449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and communication technology (ICT) and the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-287, 2019, 978-3-03-001953-2. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Web as an Infrastructure for Knowledge Management: Lessons Learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Conference on Swarm and Computational Intelligence (ICSI), Lecture Notes in Computer Science 9141</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.431-438, 2015, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20472-7_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Participative Platform for Cultural Texts Translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Interaction: Concepts, Methodologies, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, IGI Global, pp.1695-1705, 2014, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4979-8.ch096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraduXio: A Collaborative Platform for Multilingual Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation and the Accommodation of Diversity: Indian and non-Indian Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2013, 9783653026993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing linguistic diversity through collaborative translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.H.G Jones; E. Uribe-Jongbloed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media and Minority Languages: Convergence and the Creative Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multilingual Matters, pp.159-172, 2013, 9781847699046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un &amp;quot;CTRL +F&amp;quot; amélioré pour tout type de document numérique? Techniques et enjeux de la recherche de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sèdes F.; Ogier J-M.; Marquis P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence – Le point sur le i3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepadues, pp.215-238, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices Analysis and Digital Platform Design: An Interdisciplinary Study of Social Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of COOP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.309-329, 2010, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-211-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Web 2.0... And Beyond the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Randall, David; Salembier, Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From CSCW to Web 2.0: European Developments in Collaborative Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-171, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du Web : les interfaces de visualisation et d'annotation pour les bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.65-84, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus scientifiques numérisés : Savoirs de référence & points de vue des experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Helly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-130, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry 2001: Semantics for Scholarly Publications Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS 2002: Foundations of Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2366, Springer, pp.351-361, 2002, Lecture Notes in Artificial Intelligence, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48050-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth in the Digital Library: From Ontological to Hermeneutical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDL 2001: Research and Advanced Technology for Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2163, Springer, pp.366-377, 2001, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44796-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGE Encyclopedia of the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.932-937. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781473960367.n271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative System Ensuring the Archiving, Traceability and Probative Value of the Data of an Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015036698 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Control Device for Checking Electronic Signatures, and Associated Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014207399 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies logicielles pour l'instrumentation du travail intellectuel : Une informatique au service du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. École doctorale "Sciences des métiers de l'ingénieur", Conservatoire national des arts et métiers (CNAM), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05331974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélien Bénel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR en informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelien-benel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9380-2779</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de technologie de Troyes (laboratoire LIST3N, axe &amp;quot;Technologies et pratiques&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (cycle ingénieur, bac+3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser une organisation et ses métiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IF14)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation par le logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (cycle ingénieur, bac+4/5)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer un projet logiciel de manière agile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IF05)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l'impact environnemental d'un service numérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (GL03)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Concevoir une architecture orientée-service (LO10) – API REST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes socio-techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (formation doctorale, bac+6/7/8)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes et outils pour la recherche (BSST1) – Épistémologie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies logicielles pour l'instrumentation du travail intellectuel</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Terrains d'experimentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'École française d'Athènes et à l'Université Toulouse II,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Université de Liège,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Corée, l’Université du Brésil et l’École normale supérieure de Lyon,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en entreprise (ABB, EDF, ANDRA...).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Produits de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciels distribués en open-source et maintenus au sein de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">suite Hypertopic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plateformes participatives et de débat :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pour la description et le catalogage : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porphyry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pour l'annotation et la catégorisation de fragments de textes : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LaSuli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pour la traduction : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TraduXio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Infrastructure logicielle :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de gestion de corpus d'images : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steatite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de gestion de catégories contradictoires/complémentaires : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertopic/lib-node</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de l'authentification, de l'autorisation et de la traçabilité des requêtes : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAforREST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communautés scientifiques (en tant que relecteur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humanités numériques,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Document numérique,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des connaissances,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail coopératif assisté par ordinateur,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interactions Homme-Machine.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Grounded Theory aux outils numériques : fidélité, transformations et tensions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ich⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document numérique : L'informatique en quête d'un corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Du matériel à l'immatériel, 262, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraduXio Project: Latest Upgrades and Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Numéro spécial sur les humanités numériques, Atelier Digit_Hum, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920044v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser ce qui résiste à la modélisation : De la sémantique à la sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Intelligence Artificielle et Humanités Numériques, 1 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives numériques et construction du sens ou « Comment échapper au Web sémantique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Meta/morphoses. Les archives, bouillons de culture numérique, 245 (1), pp.163-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does Really Matter in Technology Adoption and Use? A CCO Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Communication Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.1 - 24. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0893318915619012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies du Web : Histoire refoulée et perspectives paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (1), pp.123-141. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2014.1041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité pour les « humanités numériques » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.103-132. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.10.4.103-132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a &amp;quot;non-disposable&amp;quot; software infrastructure for participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IxD&amp;A - Interaction Design &amp; Architecture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, pp.68-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do &amp;quot;ontologies&amp;quot; come from? Seeking for the missing link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XVII, 3 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicométrie pour l'analyse qualitative : Pourquoi et comment résoudre le paradoxe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Actes des 11e journées internationales d'analyse statistique de données textuelles (JADT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARGILE : Apprendre par le jeu des connaissances en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.93-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloge de l’hétérogénéité des structures d’analyse de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (2), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.13.2.41-56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC, collaboration et traduction : vers de nouveaux laboratoires numériques de translocalisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta : journal des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (4), pp.674-692. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/045685ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager des corpus et leurs analyses à l'heure du Web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 136-137, pp.section "m"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanities 2.0: documents, interpretation and intersubjectivity in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Based Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (4), pp.562-576. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWBC.2009.028090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry au pays des Paestans. Usages d'un outil d'analyse qualitative de documents par des étudiantes de maîtrise en iconographie grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (2), pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies...déontologie : réflexion sur le statut des modèles informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica computazionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20-21, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/18189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gloses à l'épreuve de la conception d'une plateforme de lecture-écriture savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte de l'autre : Dialogue interdisciplinaire autour de l'intertextualité et du discours rapporté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Morgane Pica; Mathieu Goux, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperglosae : L’hypertexte nelsonien à la rencontre des pratiques des traducteurs et des ethnographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e édition de la conférence "Hypertextes et hypermédias, produits, outils et méthodes" (H2PTM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Oct 2025, Metz, France. pp.195-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting cooperative work in qualitative analysis: the ergonomic challenges of digital artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Tallinn Estonia, Estonia. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746175.3746209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperglosae : L'hypertexte nelsonien à la rencontre des pratiques des traducteurs et des ethnographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e édition de la conférence Hypertextes et hypermédias, produits, outils et méthodes (H2PTM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Metz, France. pp.195-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperating in Academia with underspecified protocols: A case study of students and researchers practitioners of Grounded theory methodology (GTM).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EUSSET Conf. on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, New Castle Upon Tyne, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2025_ep03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconographie et numérique : compter, classer, trier ou comparer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconographie et numérique en histoire de l’art médiéval : nouveaux outils de la recherche et de l'analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertrand Cosnet; Mathieu Beaud, Dec 2024, Lille (Lille 3, IRHIS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering access to cultural heritage knowledge: iterative design for the visit of historical monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zadar, Croatia. pp.327-340, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43849-3_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de conception et de rétro-conception de dispositifs de visite autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. pp.201-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ambivalence du projet initial du Web : entre hypertexte et réseau sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « 30 ans du Web en France, 30 ans de recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes, Oct 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ambivalence du projet initial du Web : entre modélisation des connaissances et hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Web science »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabSIC; Université Sorbonne Paris Nord, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconographie et numérique : De la sémantique à la sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Congrès International Sémiotique et Culture (SEMICULT II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ambivalence du projet initial du Web : entre hypertexte et modélisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur le thème 'Web Science, Network Science, Data Science : sciences 'dures' et sciences de l’information et de la communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle au risque du singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qui échappe à l'intelligence artificielle ? Colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sciences humaines de Polytechnique, Sep 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fils d'Ariane dans le dashboard : L'industrie 4.0 au prisme du document et de l'annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Giordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on the Digital Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Djerba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15 ans de Web 2.0 : Imitation pop ou extension du domaine de l'Hypermédia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montbéliard, France. pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraduXio : Quand l'informatique interroge la traduction... ou l'inverse !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Traduction et outils numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Triangle, ENS Lyon, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inter­nau­tes sont-ils condam­nés à ali­men­ter indé­fi­ni­ment des bases de don­nées ? Le retour du document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Sous les don­nées, la page – Les archi­ves en ligne ont-elles un sens ?", Journée du groupe régional Aquitaine de l'Association des archivistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Mont-de-Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fork me!&amp;quot; : Se différencier pour mieux coopérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Makers : des tiers-lieux en débat", Journée d'étude, 28 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herméneutes et algorithmes : La sémantique du Web à l’épreuve de l’analyse qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Enjeux et méthodes des analyses de données quantitatives et qualitatives", Journée d’études commune aux équipes de recherche ELICO, MARGE et HISOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticity in a Digital Era: Still a Document Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Document Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valletta, Malta. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3103010.3121034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives numériques et construction du sens ou &amp;quot;Comment échapper au Web sémantique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe "Archives, livres, manuscrits et autres supports de l'information" (ALMA) du CERHIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité pour les &amp;quot;Humanités Numériques&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupement d'intérêt scientifique pour l'unité des technologies et des sciences de l'Homme (GIS UTSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'authenticité à l'épreuve du numérique – Le cas des cahiers de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International sur le Document Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted human translation for cultural texts: TraduXio 2.0 as a multilingual web platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th conference of the International Association for Translation and Intercultural Studies (IATIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'histoire et l'architecture du Web : ce que le Web n'est pas et ce qu'il est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire "Numérique et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies du Web : Histoire refoulée et perspectives paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Philosophie du Web &amp; Ingénierie des connaissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la recherche sur la cognition, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotic Issues and Perspectives on Modeling Cultural Artifacts Revisiting 1970's French criticisms on 'New archaeologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web for Scientific Heritage (SW4SH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ontologies aux anthologies : La sémantique à l'épreuve de la traduction et de l'analyse qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ingénierie des ontologies au regard des sciences sociales et des psychologies (SOC-IO-PSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies logicielles pour l’instrumentation du travail intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe WIMMICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, May 2015, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a &amp;quot;non-disposable&amp;quot; software infrastructure for participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop on Cultures of Participation in the Digital Age (CoPDA) IS ‐ EUD 2013 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité pour les &amp;quot;Humanités Numériques&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Muséologie, muséographie et nouvelles formes d’adresse au public"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does really matter in organization wikis? A sociomaterial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd conference of the International Communication Association (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized documents authoring system for decentralized teamwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gaïti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Supporting Group Work (ACM GROUP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sanibel Island, United States. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2389176.2389195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic &amp;quot;Participative Rules&amp;quot; in Serious Games, New Ways for Evaluation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocInfo 2012: The Fourth International Conference on Social Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lausanne, Switzerland. pp.202-215, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35386-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do ‘ontologies’ come from? Seeking for the missing link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on the Web and Philosophy (PhiloWeb)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games for expertise training: Rules in questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Computer Games: AI, Animation, Mobile, Interactive Multimedia, Educational &amp; Serious Games (CGAMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Louisville, United States. pp.18-24, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CGames.2012.6314545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets et des étiquettes : Et si l'informatique posait la question du sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Muséologie, muséographie et nouvelles formes d’adresse au public"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicométrie pour l’analyse qualitative : Pourquoi et comment résoudre le paradoxe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e journées internationales d'analyse statistique de données textuelles (JADT), Lexicometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle informatique pour les SHS ? Enjeux, positionnement et tour d'horizon de la suite Hypertopic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée d'étude sur les logiciels de recherche qualitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'où viennent les ontologies ? À la recherche du chaînon manquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Philosophie et Ingénierie. Le formel face à l'histoire, la technologie et la matérialité (IC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaSuli : un outil pour le travail intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque international sur le document électronique (CIDE.14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miipa-Doc : gestion de l'hétérogénéité des classifications documentaires en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches-Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.323-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des jeux sérieux massivement participatifs permettant une co-conception des règles par les acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.79-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking global acting local: A human-centric pattern to designing information-intensive services for global crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Seffah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International ISCRAM Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and evaluation of knowledge modeling techniques towards the definition of a global approach: MNEMO (Methodology for kNowledgE acquisition and MOdelling)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Guaglianone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guarasci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 6th International Conference on Computer Sciences and Convergence Information Technology (ICCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seogwipo, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underlying philosophies of Web technologies and usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on the Web and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0, serious game: Structuring knowledge for participative and educative representations of the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Smart and Sustainable City (ICSSC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Shanghai, China. pp.45-45, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2011.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and the New Digital Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy I. Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification à facettes et modèles à base de points de vue : Différences et complémentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information sans frontières : Interactions entre la BSI et d’autres disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Social Support: Benefits of an Interdisciplinary Approach for Studying and Designing Cooperative Computer-Mediated Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of methodology for designing Participative Document Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th annual conference of the Canadian Association for Information Science (CAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00339915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence qualitative dans la gestion de risques : rôle de la documentarisation et des Systèmes d'Organisation des Connaissances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.211-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the crowd to communities: New interfaces for social tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi diachronique de l’analyse de corpus partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partager l'analyse de corpus. Sociologie qualitative et Web socio-sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Lejeune, Institut des Sciences Humaines et Sociales, Université de Liège, Jan 2007, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertopic : une métasémiotique et un protocole pour le Web socio-sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme journées francophones d'ingénierie des connaissances (IC2007) 02 au 06 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.217-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00180793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identities and Management of Identifiers for a Socio-Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami El Sawda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2007 4th International Conference: Sciences of Electronic, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry & Steatite: Software layers for sense makers in humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier International "Indexation et Connaissances en Sciences Humaines" - 26, 27 et 28 juin 2006. Semaine de la Connaissance. Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standard protocol for community-driven organizations of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antibes, France. pp.438-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l'interprétation dans les bibliothèques numériques pour les sciences historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Helly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La société de l'information et ses enjeux", Actes du colloque de bilan du programme interdisciplinaire "Société de l'information" 2001-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France. pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du virtuel au manipulable : Quelles interfaces homme/machine pour l’appropriation de documents dans les bibliothèques numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et hypermédias. Produits, Outils et Méthodes (H2PTM 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities' Knowledge and Experts' Viewpoints in Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Document Summer School 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and share of temporal knowledge in archaeological digital documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Web Archiving Workshop [IWAW'05], held in conjunction with the 8th European Conference on Research and Advanced Technologies for Digital Libraries, September 22 and 23 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienna, Austria, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Appropriation in Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Franco-Japanese Workshop on Information Search, Integration and Personalization, ISIP’2005, Lyon, May 9-11, 2005 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation de points de vue sur des corpus documentaires : Le cas de la modélisation du temps archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.197-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression du point de vue des lecteurs dans les bibliothèques numériques spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Électronique, "Approches sémantiques du document électronique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à Porphyry : Modèle et prototype de recherche d’un système de lecture-écriture pour experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire de sciences et technologies cognitives "Savoir ce que l'on fait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry : un outil de lecture-écriture pour experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration de porphyry.org : Présentation des recherches et de la plateforme de modélisation des connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents à structures multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'2004, Sciences of Electronic, Technology of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00949199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextuality & Intersubjectivity in Philology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philological Disciplines and Digital Technology, EURESCO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Castelvecchio Pascoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la structuration multiple des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'2003, Hypermedias, Hypertexts, Products, Tools and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00949192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de connaissances temporelles en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances (ECG'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, janvier 2003, France. pp.503-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fac-similé à l'hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles opératoires de production et de diffusion des collections scientifiques dans les bibliothèques numériques, Journées d'études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Lyon, France. pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de corpus de documents archéologiques à l'aide de théories algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escuela interlatina de altos estudios en linguistica aplicada, Segundo seminario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, San Millan de la Cogolla, La Rioja, Espagne. pp.343-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation de documents et sémantique : Application à des publications savantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d colloque international francophone sur l'écrit et le document (CIFED 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lyon, France. pp.271-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil documentaire unifié pour les chercheurs en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique interprétative et construction des savoirs scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Sémantique et Archéologie, « Renouvellements méthodologiques dans les bibliothèques numériques et les publications scientifiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation ''sémantique'' de documents archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque ISKO-France 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand Abel tue Caïn » : ce qui échappe à la traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui échappe à l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-129, 2024, 9791037038449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and communication technology (ICT) and the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-287, 2019, 978-3-03-001953-2. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Web as an Infrastructure for Knowledge Management: Lessons Learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Conference on Swarm and Computational Intelligence (ICSI), Lecture Notes in Computer Science 9141</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.431-438, 2015, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20472-7_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Participative Platform for Cultural Texts Translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Interaction: Concepts, Methodologies, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, IGI Global, pp.1695-1705, 2014, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4979-8.ch096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraduXio: A Collaborative Platform for Multilingual Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation and the Accommodation of Diversity: Indian and non-Indian Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2013, 9783653026993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing linguistic diversity through collaborative translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.H.G Jones; E. Uribe-Jongbloed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media and Minority Languages: Convergence and the Creative Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multilingual Matters, pp.159-172, 2013, 9781847699046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un &amp;quot;CTRL +F&amp;quot; amélioré pour tout type de document numérique? Techniques et enjeux de la recherche de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sèdes F.; Ogier J-M.; Marquis P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence – Le point sur le i3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepadues, pp.215-238, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices Analysis and Digital Platform Design: An Interdisciplinary Study of Social Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of COOP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.309-329, 2010, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-211-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Web 2.0... And Beyond the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Randall, David; Salembier, Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From CSCW to Web 2.0: European Developments in Collaborative Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-171, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus scientifiques numérisés : Savoirs de référence & points de vue des experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Helly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-130, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du Web : les interfaces de visualisation et d'annotation pour les bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.65-84, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry 2001: Semantics for Scholarly Publications Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS 2002: Foundations of Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2366, Springer, pp.351-361, 2002, Lecture Notes in Artificial Intelligence, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48050-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth in the Digital Library: From Ontological to Hermeneutical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDL 2001: Research and Advanced Technology for Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2163, Springer, pp.366-377, 2001, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44796-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGE Encyclopedia of the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.932-937. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781473960367.n271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative System Ensuring the Archiving, Traceability and Probative Value of the Data of an Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015036698 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Control Device for Checking Electronic Signatures, and Associated Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014207399 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies logicielles pour l'instrumentation du travail intellectuel : Une informatique au service du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. École doctorale "Sciences des métiers de l'ingénieur", Conservatoire national des arts et métiers (CNAM), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05331974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF5E9855"/>
+    <w:nsid w:val="2CFEC450"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68E27487"/>
+    <w:nsid w:val="5333FA0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="163537C7"/>
+    <w:nsid w:val="3B914AB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="358F39BF"/>
+    <w:nsid w:val="8E1CD0ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6D9095D5"/>
+    <w:nsid w:val="54CAFEBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-benel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9380-2779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.utt.fr/course/search.php?search=IF14" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.utt.fr/course/search.php?search=IF05" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/UTT-GL03" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/porphyry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/Porphyry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/lasuli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/LaSuli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/traduxio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/TraduXio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/steatite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/Steatite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/Argos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/lib-node" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/AAAforREST" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Coeuret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Falip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03259294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920044v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6733" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02372470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01651203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cooren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0893318915619012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2014.1041" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.10.4.103-132" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02937982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02391916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.13.2.41-56" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eyraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Freitas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zambon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045685ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWBC.2009.028090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/18189" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05318847v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746209" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2025_ep03" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04779172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fallot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43849-3_30" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234225v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05331826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03768631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03698298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03358046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Giordan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3103010.3121034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955038v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939560v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35386-4_16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2389176.2389195" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02373657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGames.2012.6314545" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00610790v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954870v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02614078v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Guaglianone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guarasci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Seffah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02924134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mah&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259992v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938016v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2011.0291" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571364v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416699v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'H&#233;di Zaher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00339915v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Sawda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563103v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Iacovella" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954898v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918383v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Farhat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563066v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563069v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Accary-Barbier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514838v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955128v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949199v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Abascal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949192v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955144v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954844v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528185v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ce-qui-echappe-a-l-intelligence-artificielle-francois-levin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608388v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Leveau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02361863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20472-7_47" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4979-8.ch096" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938985v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955011v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353187v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Murisasco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/hci/book/978-1-84882-964-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03007588v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363178v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P&#233;tard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/la-redocumentarisation-monde-9782854287288.html" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363472v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48050-1_39" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MSXBZSRK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44796-2_31" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NT965KLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363529v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781473960367.n271" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubrat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938048v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/tel-05331974v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-benel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9380-2779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.utt.fr/course/search.php?search=IF14" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.utt.fr/course/search.php?search=IF05" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/UTT-GL03" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/porphyry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/Porphyry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/lasuli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/LaSuli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/traduxio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/TraduXio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/steatite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/Steatite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/Argos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/lib-node" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/AAAforREST" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Coeuret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Falip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03259294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920044v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6733" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02372470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01651203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cooren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0893318915619012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2014.1041" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.10.4.103-132" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02937982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02391916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.13.2.41-56" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eyraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Freitas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zambon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045685ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWBC.2009.028090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/18189" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135616v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746209" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05318847v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2025_ep03" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04779172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fallot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43849-3_30" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234225v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05331826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03768631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03698298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03358046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Giordan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3103010.3121034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955031v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955045v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272979v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2389176.2389195" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35386-4_16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02373657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGames.2012.6314545" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00610790v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02924134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mah&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259992v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Seffah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02614078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Guaglianone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guarasci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938016v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2011.0291" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571364v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00339915v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416699v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'H&#233;di Zaher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Sawda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Iacovella" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363229v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918383v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Farhat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954898v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563069v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Accary-Barbier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514838v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955128v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Abascal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949192v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955144v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954844v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528185v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ce-qui-echappe-a-l-intelligence-artificielle-francois-levin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608388v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Leveau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02361863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20472-7_47" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4979-8.ch096" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938985v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955011v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353187v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Murisasco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/hci/book/978-1-84882-964-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363178v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P&#233;tard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/la-redocumentarisation-monde-9782854287288.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03007588v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363472v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48050-1_39" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MSXBZSRK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44796-2_31" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NT965KLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363529v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781473960367.n271" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubrat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938048v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/tel-05331974v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>