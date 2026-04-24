--- v1 (2026-04-04)
+++ v2 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélien Bénel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR en informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelien-benel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9380-2779</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de technologie de Troyes (laboratoire LIST3N, axe &amp;quot;Technologies et pratiques&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (cycle ingénieur, bac+3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser une organisation et ses métiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IF14)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation par le logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (cycle ingénieur, bac+4/5)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer un projet logiciel de manière agile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IF05)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l'impact environnemental d'un service numérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (GL03)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Concevoir une architecture orientée-service (LO10) – API REST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes socio-techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (formation doctorale, bac+6/7/8)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes et outils pour la recherche (BSST1) – Épistémologie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies logicielles pour l'instrumentation du travail intellectuel</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Terrains d'experimentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'École française d'Athènes et à l'Université Toulouse II,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Université de Liège,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Corée, l’Université du Brésil et l’École normale supérieure de Lyon,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en entreprise (ABB, EDF, ANDRA...).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Produits de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciels distribués en open-source et maintenus au sein de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">suite Hypertopic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plateformes participatives et de débat :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pour la description et le catalogage : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porphyry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pour l'annotation et la catégorisation de fragments de textes : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LaSuli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pour la traduction : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TraduXio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Infrastructure logicielle :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de gestion de corpus d'images : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steatite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de gestion de catégories contradictoires/complémentaires : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertopic/lib-node</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de l'authentification, de l'autorisation et de la traçabilité des requêtes : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAforREST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communautés scientifiques (en tant que relecteur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humanités numériques,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Document numérique,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des connaissances,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail coopératif assisté par ordinateur,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interactions Homme-Machine.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Grounded Theory aux outils numériques : fidélité, transformations et tensions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ich⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document numérique : L'informatique en quête d'un corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Du matériel à l'immatériel, 262, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraduXio Project: Latest Upgrades and Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Numéro spécial sur les humanités numériques, Atelier Digit_Hum, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920044v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser ce qui résiste à la modélisation : De la sémantique à la sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Intelligence Artificielle et Humanités Numériques, 1 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives numériques et construction du sens ou « Comment échapper au Web sémantique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Meta/morphoses. Les archives, bouillons de culture numérique, 245 (1), pp.163-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does Really Matter in Technology Adoption and Use? A CCO Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Communication Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.1 - 24. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0893318915619012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies du Web : Histoire refoulée et perspectives paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (1), pp.123-141. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2014.1041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité pour les « humanités numériques » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.103-132. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.10.4.103-132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a &amp;quot;non-disposable&amp;quot; software infrastructure for participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IxD&amp;A - Interaction Design &amp; Architecture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, pp.68-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do &amp;quot;ontologies&amp;quot; come from? Seeking for the missing link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XVII, 3 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicométrie pour l'analyse qualitative : Pourquoi et comment résoudre le paradoxe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Actes des 11e journées internationales d'analyse statistique de données textuelles (JADT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARGILE : Apprendre par le jeu des connaissances en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.93-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloge de l’hétérogénéité des structures d’analyse de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (2), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.13.2.41-56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC, collaboration et traduction : vers de nouveaux laboratoires numériques de translocalisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta : journal des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (4), pp.674-692. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/045685ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager des corpus et leurs analyses à l'heure du Web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 136-137, pp.section "m"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanities 2.0: documents, interpretation and intersubjectivity in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Based Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (4), pp.562-576. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWBC.2009.028090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry au pays des Paestans. Usages d'un outil d'analyse qualitative de documents par des étudiantes de maîtrise en iconographie grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (2), pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies...déontologie : réflexion sur le statut des modèles informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica computazionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20-21, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/18189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gloses à l'épreuve de la conception d'une plateforme de lecture-écriture savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte de l'autre : Dialogue interdisciplinaire autour de l'intertextualité et du discours rapporté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Morgane Pica; Mathieu Goux, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperglosae : L’hypertexte nelsonien à la rencontre des pratiques des traducteurs et des ethnographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e édition de la conférence "Hypertextes et hypermédias, produits, outils et méthodes" (H2PTM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Oct 2025, Metz, France. pp.195-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting cooperative work in qualitative analysis: the ergonomic challenges of digital artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Tallinn Estonia, Estonia. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746175.3746209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperglosae : L'hypertexte nelsonien à la rencontre des pratiques des traducteurs et des ethnographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e édition de la conférence Hypertextes et hypermédias, produits, outils et méthodes (H2PTM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Metz, France. pp.195-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperating in Academia with underspecified protocols: A case study of students and researchers practitioners of Grounded theory methodology (GTM).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EUSSET Conf. on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, New Castle Upon Tyne, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2025_ep03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconographie et numérique : compter, classer, trier ou comparer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconographie et numérique en histoire de l’art médiéval : nouveaux outils de la recherche et de l'analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertrand Cosnet; Mathieu Beaud, Dec 2024, Lille (Lille 3, IRHIS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering access to cultural heritage knowledge: iterative design for the visit of historical monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zadar, Croatia. pp.327-340, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43849-3_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de conception et de rétro-conception de dispositifs de visite autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. pp.201-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ambivalence du projet initial du Web : entre hypertexte et réseau sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « 30 ans du Web en France, 30 ans de recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes, Oct 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ambivalence du projet initial du Web : entre modélisation des connaissances et hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Web science »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabSIC; Université Sorbonne Paris Nord, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconographie et numérique : De la sémantique à la sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Congrès International Sémiotique et Culture (SEMICULT II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ambivalence du projet initial du Web : entre hypertexte et modélisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur le thème 'Web Science, Network Science, Data Science : sciences 'dures' et sciences de l’information et de la communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle au risque du singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qui échappe à l'intelligence artificielle ? Colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sciences humaines de Polytechnique, Sep 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fils d'Ariane dans le dashboard : L'industrie 4.0 au prisme du document et de l'annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Giordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on the Digital Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Djerba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15 ans de Web 2.0 : Imitation pop ou extension du domaine de l'Hypermédia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montbéliard, France. pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraduXio : Quand l'informatique interroge la traduction... ou l'inverse !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Traduction et outils numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Triangle, ENS Lyon, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inter­nau­tes sont-ils condam­nés à ali­men­ter indé­fi­ni­ment des bases de don­nées ? Le retour du document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Sous les don­nées, la page – Les archi­ves en ligne ont-elles un sens ?", Journée du groupe régional Aquitaine de l'Association des archivistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Mont-de-Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fork me!&amp;quot; : Se différencier pour mieux coopérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Makers : des tiers-lieux en débat", Journée d'étude, 28 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herméneutes et algorithmes : La sémantique du Web à l’épreuve de l’analyse qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Enjeux et méthodes des analyses de données quantitatives et qualitatives", Journée d’études commune aux équipes de recherche ELICO, MARGE et HISOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticity in a Digital Era: Still a Document Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Document Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valletta, Malta. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3103010.3121034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives numériques et construction du sens ou &amp;quot;Comment échapper au Web sémantique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe "Archives, livres, manuscrits et autres supports de l'information" (ALMA) du CERHIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité pour les &amp;quot;Humanités Numériques&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupement d'intérêt scientifique pour l'unité des technologies et des sciences de l'Homme (GIS UTSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'authenticité à l'épreuve du numérique – Le cas des cahiers de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International sur le Document Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted human translation for cultural texts: TraduXio 2.0 as a multilingual web platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th conference of the International Association for Translation and Intercultural Studies (IATIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'histoire et l'architecture du Web : ce que le Web n'est pas et ce qu'il est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire "Numérique et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies du Web : Histoire refoulée et perspectives paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Philosophie du Web &amp; Ingénierie des connaissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la recherche sur la cognition, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotic Issues and Perspectives on Modeling Cultural Artifacts Revisiting 1970's French criticisms on 'New archaeologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web for Scientific Heritage (SW4SH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ontologies aux anthologies : La sémantique à l'épreuve de la traduction et de l'analyse qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ingénierie des ontologies au regard des sciences sociales et des psychologies (SOC-IO-PSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies logicielles pour l’instrumentation du travail intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe WIMMICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, May 2015, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a &amp;quot;non-disposable&amp;quot; software infrastructure for participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop on Cultures of Participation in the Digital Age (CoPDA) IS ‐ EUD 2013 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité pour les &amp;quot;Humanités Numériques&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Muséologie, muséographie et nouvelles formes d’adresse au public"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does really matter in organization wikis? A sociomaterial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd conference of the International Communication Association (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized documents authoring system for decentralized teamwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gaïti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Supporting Group Work (ACM GROUP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sanibel Island, United States. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2389176.2389195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic &amp;quot;Participative Rules&amp;quot; in Serious Games, New Ways for Evaluation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocInfo 2012: The Fourth International Conference on Social Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lausanne, Switzerland. pp.202-215, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35386-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do ‘ontologies’ come from? Seeking for the missing link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on the Web and Philosophy (PhiloWeb)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games for expertise training: Rules in questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Computer Games: AI, Animation, Mobile, Interactive Multimedia, Educational &amp; Serious Games (CGAMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Louisville, United States. pp.18-24, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CGames.2012.6314545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets et des étiquettes : Et si l'informatique posait la question du sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Muséologie, muséographie et nouvelles formes d’adresse au public"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicométrie pour l’analyse qualitative : Pourquoi et comment résoudre le paradoxe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e journées internationales d'analyse statistique de données textuelles (JADT), Lexicometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle informatique pour les SHS ? Enjeux, positionnement et tour d'horizon de la suite Hypertopic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée d'étude sur les logiciels de recherche qualitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'où viennent les ontologies ? À la recherche du chaînon manquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Philosophie et Ingénierie. Le formel face à l'histoire, la technologie et la matérialité (IC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaSuli : un outil pour le travail intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque international sur le document électronique (CIDE.14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miipa-Doc : gestion de l'hétérogénéité des classifications documentaires en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches-Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.323-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des jeux sérieux massivement participatifs permettant une co-conception des règles par les acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.79-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking global acting local: A human-centric pattern to designing information-intensive services for global crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Seffah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International ISCRAM Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and evaluation of knowledge modeling techniques towards the definition of a global approach: MNEMO (Methodology for kNowledgE acquisition and MOdelling)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Guaglianone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guarasci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 6th International Conference on Computer Sciences and Convergence Information Technology (ICCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seogwipo, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underlying philosophies of Web technologies and usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on the Web and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0, serious game: Structuring knowledge for participative and educative representations of the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Smart and Sustainable City (ICSSC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Shanghai, China. pp.45-45, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2011.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and the New Digital Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy I. Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification à facettes et modèles à base de points de vue : Différences et complémentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information sans frontières : Interactions entre la BSI et d’autres disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Social Support: Benefits of an Interdisciplinary Approach for Studying and Designing Cooperative Computer-Mediated Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of methodology for designing Participative Document Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th annual conference of the Canadian Association for Information Science (CAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00339915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence qualitative dans la gestion de risques : rôle de la documentarisation et des Systèmes d'Organisation des Connaissances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.211-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the crowd to communities: New interfaces for social tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi diachronique de l’analyse de corpus partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partager l'analyse de corpus. Sociologie qualitative et Web socio-sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Lejeune, Institut des Sciences Humaines et Sociales, Université de Liège, Jan 2007, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertopic : une métasémiotique et un protocole pour le Web socio-sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme journées francophones d'ingénierie des connaissances (IC2007) 02 au 06 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.217-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00180793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identities and Management of Identifiers for a Socio-Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami El Sawda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2007 4th International Conference: Sciences of Electronic, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry & Steatite: Software layers for sense makers in humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier International "Indexation et Connaissances en Sciences Humaines" - 26, 27 et 28 juin 2006. Semaine de la Connaissance. Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standard protocol for community-driven organizations of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antibes, France. pp.438-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l'interprétation dans les bibliothèques numériques pour les sciences historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Helly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La société de l'information et ses enjeux", Actes du colloque de bilan du programme interdisciplinaire "Société de l'information" 2001-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France. pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du virtuel au manipulable : Quelles interfaces homme/machine pour l’appropriation de documents dans les bibliothèques numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et hypermédias. Produits, Outils et Méthodes (H2PTM 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities' Knowledge and Experts' Viewpoints in Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Document Summer School 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and share of temporal knowledge in archaeological digital documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Web Archiving Workshop [IWAW'05], held in conjunction with the 8th European Conference on Research and Advanced Technologies for Digital Libraries, September 22 and 23 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienna, Austria, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Appropriation in Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Franco-Japanese Workshop on Information Search, Integration and Personalization, ISIP’2005, Lyon, May 9-11, 2005 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation de points de vue sur des corpus documentaires : Le cas de la modélisation du temps archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.197-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression du point de vue des lecteurs dans les bibliothèques numériques spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Électronique, "Approches sémantiques du document électronique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à Porphyry : Modèle et prototype de recherche d’un système de lecture-écriture pour experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire de sciences et technologies cognitives "Savoir ce que l'on fait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry : un outil de lecture-écriture pour experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration de porphyry.org : Présentation des recherches et de la plateforme de modélisation des connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents à structures multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'2004, Sciences of Electronic, Technology of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00949199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextuality & Intersubjectivity in Philology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philological Disciplines and Digital Technology, EURESCO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Castelvecchio Pascoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la structuration multiple des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'2003, Hypermedias, Hypertexts, Products, Tools and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00949192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de connaissances temporelles en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances (ECG'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, janvier 2003, France. pp.503-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fac-similé à l'hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles opératoires de production et de diffusion des collections scientifiques dans les bibliothèques numériques, Journées d'études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Lyon, France. pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de corpus de documents archéologiques à l'aide de théories algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escuela interlatina de altos estudios en linguistica aplicada, Segundo seminario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, San Millan de la Cogolla, La Rioja, Espagne. pp.343-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation de documents et sémantique : Application à des publications savantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d colloque international francophone sur l'écrit et le document (CIFED 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lyon, France. pp.271-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil documentaire unifié pour les chercheurs en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique interprétative et construction des savoirs scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Sémantique et Archéologie, « Renouvellements méthodologiques dans les bibliothèques numériques et les publications scientifiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation ''sémantique'' de documents archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque ISKO-France 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand Abel tue Caïn » : ce qui échappe à la traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui échappe à l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-129, 2024, 9791037038449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and communication technology (ICT) and the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-287, 2019, 978-3-03-001953-2. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Web as an Infrastructure for Knowledge Management: Lessons Learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Conference on Swarm and Computational Intelligence (ICSI), Lecture Notes in Computer Science 9141</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.431-438, 2015, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20472-7_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Participative Platform for Cultural Texts Translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Interaction: Concepts, Methodologies, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, IGI Global, pp.1695-1705, 2014, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4979-8.ch096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraduXio: A Collaborative Platform for Multilingual Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation and the Accommodation of Diversity: Indian and non-Indian Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2013, 9783653026993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing linguistic diversity through collaborative translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.H.G Jones; E. Uribe-Jongbloed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media and Minority Languages: Convergence and the Creative Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multilingual Matters, pp.159-172, 2013, 9781847699046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un &amp;quot;CTRL +F&amp;quot; amélioré pour tout type de document numérique? Techniques et enjeux de la recherche de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sèdes F.; Ogier J-M.; Marquis P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence – Le point sur le i3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepadues, pp.215-238, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices Analysis and Digital Platform Design: An Interdisciplinary Study of Social Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of COOP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.309-329, 2010, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-211-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Web 2.0... And Beyond the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Randall, David; Salembier, Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From CSCW to Web 2.0: European Developments in Collaborative Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-171, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus scientifiques numérisés : Savoirs de référence & points de vue des experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Helly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-130, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du Web : les interfaces de visualisation et d'annotation pour les bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.65-84, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry 2001: Semantics for Scholarly Publications Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS 2002: Foundations of Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2366, Springer, pp.351-361, 2002, Lecture Notes in Artificial Intelligence, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48050-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth in the Digital Library: From Ontological to Hermeneutical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDL 2001: Research and Advanced Technology for Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2163, Springer, pp.366-377, 2001, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44796-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGE Encyclopedia of the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.932-937. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781473960367.n271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative System Ensuring the Archiving, Traceability and Probative Value of the Data of an Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015036698 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Control Device for Checking Electronic Signatures, and Associated Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014207399 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies logicielles pour l'instrumentation du travail intellectuel : Une informatique au service du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. École doctorale "Sciences des métiers de l'ingénieur", Conservatoire national des arts et métiers (CNAM), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05331974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélien Bénel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR en informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelien-benel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9380-2779</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de technologie de Troyes (laboratoire LIST3N, axe &amp;quot;Technologies et pratiques&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (cycle ingénieur, bac+3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser une organisation et ses métiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IF14)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation par le logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (cycle ingénieur, bac+4/5)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer un projet logiciel de manière agile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IF05)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l'impact environnemental d'un service numérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (GL03)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Concevoir une architecture orientée-service (LO10) – API REST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes socio-techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (formation doctorale, bac+6/7/8)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes et outils pour la recherche (BSST1) – Épistémologie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies logicielles pour l'instrumentation du travail intellectuel</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Terrains d'experimentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'École française d'Athènes et à l'Université Toulouse II,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Université de Liège,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Corée, l’Université du Brésil et l’École normale supérieure de Lyon,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en entreprise (ABB, EDF, ANDRA...).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Produits de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciels distribués en open-source et maintenus au sein de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">suite Hypertopic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plateformes participatives et de débat :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pour la description et le catalogage : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porphyry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pour l'annotation et la catégorisation de fragments de textes : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LaSuli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pour la traduction : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TraduXio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Infrastructure logicielle :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de gestion de corpus d'images : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steatite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de gestion de catégories contradictoires/complémentaires : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertopic/lib-node</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de l'authentification, de l'autorisation et de la traçabilité des requêtes : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAforREST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communautés scientifiques (en tant que relecteur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humanités numériques,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Document numérique,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des connaissances,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail coopératif assisté par ordinateur,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interactions Homme-Machine.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Grounded Theory aux outils numériques : fidélité, transformations et tensions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ich⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document numérique : L'informatique en quête d'un corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Du matériel à l'immatériel, 262, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraduXio Project: Latest Upgrades and Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Numéro spécial sur les humanités numériques, Atelier Digit_Hum, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920044v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser ce qui résiste à la modélisation : De la sémantique à la sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Intelligence Artificielle et Humanités Numériques, 1 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives numériques et construction du sens ou « Comment échapper au Web sémantique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Meta/morphoses. Les archives, bouillons de culture numérique, 245 (1), pp.163-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does Really Matter in Technology Adoption and Use? A CCO Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Communication Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.1 - 24. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0893318915619012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies du Web : Histoire refoulée et perspectives paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (1), pp.123-141. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2014.1041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité pour les « humanités numériques » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.103-132. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.10.4.103-132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a &amp;quot;non-disposable&amp;quot; software infrastructure for participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IxD&amp;A - Interaction Design &amp; Architecture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, pp.68-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicométrie pour l'analyse qualitative : Pourquoi et comment résoudre le paradoxe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Actes des 11e journées internationales d'analyse statistique de données textuelles (JADT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARGILE : Apprendre par le jeu des connaissances en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.93-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do &amp;quot;ontologies&amp;quot; come from? Seeking for the missing link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XVII, 3 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC, collaboration et traduction : vers de nouveaux laboratoires numériques de translocalisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta : journal des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (4), pp.674-692. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/045685ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloge de l’hétérogénéité des structures d’analyse de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (2), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.13.2.41-56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager des corpus et leurs analyses à l'heure du Web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 136-137, pp.section "m"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanities 2.0: documents, interpretation and intersubjectivity in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Based Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (4), pp.562-576. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWBC.2009.028090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry au pays des Paestans. Usages d'un outil d'analyse qualitative de documents par des étudiantes de maîtrise en iconographie grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (2), pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies...déontologie : réflexion sur le statut des modèles informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica computazionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20-21, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/18189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gloses à l'épreuve de la conception d'une plateforme de lecture-écriture savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte de l'autre : Dialogue interdisciplinaire autour de l'intertextualité et du discours rapporté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Morgane Pica; Mathieu Goux, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperglosae : L’hypertexte nelsonien à la rencontre des pratiques des traducteurs et des ethnographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e édition de la conférence "Hypertextes et hypermédias, produits, outils et méthodes" (H2PTM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Oct 2025, Metz, France. pp.195-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperglosae : L'hypertexte nelsonien à la rencontre des pratiques des traducteurs et des ethnographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e édition de la conférence Hypertextes et hypermédias, produits, outils et méthodes (H2PTM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Metz, France. pp.195-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting cooperative work in qualitative analysis: the ergonomic challenges of digital artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Tallinn Estonia, Estonia. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746175.3746209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperating in Academia with underspecified protocols: A case study of students and researchers practitioners of Grounded theory methodology (GTM).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EUSSET Conf. on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, New Castle Upon Tyne, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2025_ep03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconographie et numérique : compter, classer, trier ou comparer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconographie et numérique en histoire de l’art médiéval : nouveaux outils de la recherche et de l'analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertrand Cosnet; Mathieu Beaud, Dec 2024, Lille (Lille 3, IRHIS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de conception et de rétro-conception de dispositifs de visite autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. pp.201-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ambivalence du projet initial du Web : entre hypertexte et réseau sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « 30 ans du Web en France, 30 ans de recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes, Oct 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering access to cultural heritage knowledge: iterative design for the visit of historical monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zadar, Croatia. pp.327-340, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43849-3_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconographie et numérique : De la sémantique à la sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Congrès International Sémiotique et Culture (SEMICULT II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ambivalence du projet initial du Web : entre hypertexte et modélisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur le thème 'Web Science, Network Science, Data Science : sciences 'dures' et sciences de l’information et de la communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ambivalence du projet initial du Web : entre modélisation des connaissances et hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Web science »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabSIC; Université Sorbonne Paris Nord, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle au risque du singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qui échappe à l'intelligence artificielle ? Colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sciences humaines de Polytechnique, Sep 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15 ans de Web 2.0 : Imitation pop ou extension du domaine de l'Hypermédia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montbéliard, France. pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fils d'Ariane dans le dashboard : L'industrie 4.0 au prisme du document et de l'annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Giordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on the Digital Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Djerba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inter­nau­tes sont-ils condam­nés à ali­men­ter indé­fi­ni­ment des bases de don­nées ? Le retour du document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Sous les don­nées, la page – Les archi­ves en ligne ont-elles un sens ?", Journée du groupe régional Aquitaine de l'Association des archivistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Mont-de-Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fork me!&amp;quot; : Se différencier pour mieux coopérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Makers : des tiers-lieux en débat", Journée d'étude, 28 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraduXio : Quand l'informatique interroge la traduction... ou l'inverse !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Traduction et outils numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Triangle, ENS Lyon, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herméneutes et algorithmes : La sémantique du Web à l’épreuve de l’analyse qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Enjeux et méthodes des analyses de données quantitatives et qualitatives", Journée d’études commune aux équipes de recherche ELICO, MARGE et HISOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticity in a Digital Era: Still a Document Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Document Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valletta, Malta. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3103010.3121034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives numériques et construction du sens ou &amp;quot;Comment échapper au Web sémantique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe "Archives, livres, manuscrits et autres supports de l'information" (ALMA) du CERHIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité pour les &amp;quot;Humanités Numériques&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupement d'intérêt scientifique pour l'unité des technologies et des sciences de l'Homme (GIS UTSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'authenticité à l'épreuve du numérique – Le cas des cahiers de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International sur le Document Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'histoire et l'architecture du Web : ce que le Web n'est pas et ce qu'il est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire "Numérique et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies du Web : Histoire refoulée et perspectives paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Philosophie du Web &amp; Ingénierie des connaissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la recherche sur la cognition, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotic Issues and Perspectives on Modeling Cultural Artifacts Revisiting 1970's French criticisms on 'New archaeologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web for Scientific Heritage (SW4SH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies logicielles pour l’instrumentation du travail intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe WIMMICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, May 2015, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ontologies aux anthologies : La sémantique à l'épreuve de la traduction et de l'analyse qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ingénierie des ontologies au regard des sciences sociales et des psychologies (SOC-IO-PSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted human translation for cultural texts: TraduXio 2.0 as a multilingual web platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th conference of the International Association for Translation and Intercultural Studies (IATIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité pour les &amp;quot;Humanités Numériques&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Muséologie, muséographie et nouvelles formes d’adresse au public"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does really matter in organization wikis? A sociomaterial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd conference of the International Communication Association (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a &amp;quot;non-disposable&amp;quot; software infrastructure for participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop on Cultures of Participation in the Digital Age (CoPDA) IS ‐ EUD 2013 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized documents authoring system for decentralized teamwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gaïti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Supporting Group Work (ACM GROUP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sanibel Island, United States. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2389176.2389195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do ‘ontologies’ come from? Seeking for the missing link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on the Web and Philosophy (PhiloWeb)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic &amp;quot;Participative Rules&amp;quot; in Serious Games, New Ways for Evaluation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocInfo 2012: The Fourth International Conference on Social Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lausanne, Switzerland. pp.202-215, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35386-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games for expertise training: Rules in questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Computer Games: AI, Animation, Mobile, Interactive Multimedia, Educational &amp; Serious Games (CGAMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Louisville, United States. pp.18-24, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CGames.2012.6314545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets et des étiquettes : Et si l'informatique posait la question du sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Muséologie, muséographie et nouvelles formes d’adresse au public"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicométrie pour l’analyse qualitative : Pourquoi et comment résoudre le paradoxe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e journées internationales d'analyse statistique de données textuelles (JADT), Lexicometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miipa-Doc : gestion de l'hétérogénéité des classifications documentaires en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches-Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.323-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des jeux sérieux massivement participatifs permettant une co-conception des règles par les acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.79-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and evaluation of knowledge modeling techniques towards the definition of a global approach: MNEMO (Methodology for kNowledgE acquisition and MOdelling)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Guaglianone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guarasci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 6th International Conference on Computer Sciences and Convergence Information Technology (ICCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seogwipo, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underlying philosophies of Web technologies and usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on the Web and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking global acting local: A human-centric pattern to designing information-intensive services for global crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Seffah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International ISCRAM Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0, serious game: Structuring knowledge for participative and educative representations of the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Smart and Sustainable City (ICSSC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Shanghai, China. pp.45-45, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2011.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and the New Digital Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy I. Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaSuli : un outil pour le travail intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque international sur le document électronique (CIDE.14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'où viennent les ontologies ? À la recherche du chaînon manquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Philosophie et Ingénierie. Le formel face à l'histoire, la technologie et la matérialité (IC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle informatique pour les SHS ? Enjeux, positionnement et tour d'horizon de la suite Hypertopic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée d'étude sur les logiciels de recherche qualitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence qualitative dans la gestion de risques : rôle de la documentarisation et des Systèmes d'Organisation des Connaissances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.211-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Social Support: Benefits of an Interdisciplinary Approach for Studying and Designing Cooperative Computer-Mediated Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of methodology for designing Participative Document Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th annual conference of the Canadian Association for Information Science (CAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00339915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the crowd to communities: New interfaces for social tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification à facettes et modèles à base de points de vue : Différences et complémentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information sans frontières : Interactions entre la BSI et d’autres disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi diachronique de l’analyse de corpus partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partager l'analyse de corpus. Sociologie qualitative et Web socio-sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Lejeune, Institut des Sciences Humaines et Sociales, Université de Liège, Jan 2007, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertopic : une métasémiotique et un protocole pour le Web socio-sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme journées francophones d'ingénierie des connaissances (IC2007) 02 au 06 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.217-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00180793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identities and Management of Identifiers for a Socio-Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami El Sawda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2007 4th International Conference: Sciences of Electronic, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry & Steatite: Software layers for sense makers in humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier International "Indexation et Connaissances en Sciences Humaines" - 26, 27 et 28 juin 2006. Semaine de la Connaissance. Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standard protocol for community-driven organizations of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antibes, France. pp.438-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l'interprétation dans les bibliothèques numériques pour les sciences historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Helly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La société de l'information et ses enjeux", Actes du colloque de bilan du programme interdisciplinaire "Société de l'information" 2001-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France. pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities' Knowledge and Experts' Viewpoints in Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Document Summer School 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du virtuel au manipulable : Quelles interfaces homme/machine pour l’appropriation de documents dans les bibliothèques numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et hypermédias. Produits, Outils et Méthodes (H2PTM 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and share of temporal knowledge in archaeological digital documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Web Archiving Workshop [IWAW'05], held in conjunction with the 8th European Conference on Research and Advanced Technologies for Digital Libraries, September 22 and 23 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienna, Austria, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Appropriation in Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Franco-Japanese Workshop on Information Search, Integration and Personalization, ISIP’2005, Lyon, May 9-11, 2005 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression du point de vue des lecteurs dans les bibliothèques numériques spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Électronique, "Approches sémantiques du document électronique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à Porphyry : Modèle et prototype de recherche d’un système de lecture-écriture pour experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire de sciences et technologies cognitives "Savoir ce que l'on fait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents à structures multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'2004, Sciences of Electronic, Technology of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00949199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry : un outil de lecture-écriture pour experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration de porphyry.org : Présentation des recherches et de la plateforme de modélisation des connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation de points de vue sur des corpus documentaires : Le cas de la modélisation du temps archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.197-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la structuration multiple des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'2003, Hypermedias, Hypertexts, Products, Tools and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00949192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de connaissances temporelles en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances (ECG'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, janvier 2003, France. pp.503-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextuality & Intersubjectivity in Philology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philological Disciplines and Digital Technology, EURESCO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Castelvecchio Pascoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fac-similé à l'hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles opératoires de production et de diffusion des collections scientifiques dans les bibliothèques numériques, Journées d'études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Lyon, France. pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de corpus de documents archéologiques à l'aide de théories algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escuela interlatina de altos estudios en linguistica aplicada, Segundo seminario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, San Millan de la Cogolla, La Rioja, Espagne. pp.343-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation de documents et sémantique : Application à des publications savantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d colloque international francophone sur l'écrit et le document (CIFED 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lyon, France. pp.271-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil documentaire unifié pour les chercheurs en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique interprétative et construction des savoirs scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Sémantique et Archéologie, « Renouvellements méthodologiques dans les bibliothèques numériques et les publications scientifiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation ''sémantique'' de documents archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque ISKO-France 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand Abel tue Caïn » : ce qui échappe à la traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui échappe à l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-129, 2024, 9791037038449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and communication technology (ICT) and the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-287, 2019, 978-3-03-001953-2. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Web as an Infrastructure for Knowledge Management: Lessons Learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Conference on Swarm and Computational Intelligence (ICSI), Lecture Notes in Computer Science 9141</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.431-438, 2015, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20472-7_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Participative Platform for Cultural Texts Translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Interaction: Concepts, Methodologies, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, IGI Global, pp.1695-1705, 2014, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4979-8.ch096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraduXio: A Collaborative Platform for Multilingual Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation and the Accommodation of Diversity: Indian and non-Indian Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2013, 9783653026993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing linguistic diversity through collaborative translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.H.G Jones; E. Uribe-Jongbloed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media and Minority Languages: Convergence and the Creative Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multilingual Matters, pp.159-172, 2013, 9781847699046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un &amp;quot;CTRL +F&amp;quot; amélioré pour tout type de document numérique? Techniques et enjeux de la recherche de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sèdes F.; Ogier J-M.; Marquis P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence – Le point sur le i3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepadues, pp.215-238, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices Analysis and Digital Platform Design: An Interdisciplinary Study of Social Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of COOP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.309-329, 2010, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-211-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Web 2.0... And Beyond the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Randall, David; Salembier, Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From CSCW to Web 2.0: European Developments in Collaborative Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-171, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus scientifiques numérisés : Savoirs de référence & points de vue des experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Helly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-130, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du Web : les interfaces de visualisation et d'annotation pour les bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.65-84, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry 2001: Semantics for Scholarly Publications Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS 2002: Foundations of Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2366, Springer, pp.351-361, 2002, Lecture Notes in Artificial Intelligence, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48050-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth in the Digital Library: From Ontological to Hermeneutical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDL 2001: Research and Advanced Technology for Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2163, Springer, pp.366-377, 2001, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44796-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGE Encyclopedia of the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.932-937. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781473960367.n271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative System Ensuring the Archiving, Traceability and Probative Value of the Data of an Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015036698 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Control Device for Checking Electronic Signatures, and Associated Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014207399 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies logicielles pour l'instrumentation du travail intellectuel : Une informatique au service du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. École doctorale "Sciences des métiers de l'ingénieur", Conservatoire national des arts et métiers (CNAM), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05331974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CFEC450"/>
+    <w:nsid w:val="707892A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5333FA0A"/>
+    <w:nsid w:val="738E30B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3B914AB6"/>
+    <w:nsid w:val="5DBAABF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8E1CD0ED"/>
+    <w:nsid w:val="638868A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="54CAFEBA"/>
+    <w:nsid w:val="DAA994A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-benel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9380-2779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.utt.fr/course/search.php?search=IF14" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.utt.fr/course/search.php?search=IF05" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/UTT-GL03" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/porphyry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/Porphyry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/lasuli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/LaSuli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/traduxio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/TraduXio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/steatite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/Steatite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/Argos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/lib-node" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/AAAforREST" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Coeuret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Falip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03259294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920044v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6733" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02372470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01651203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cooren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0893318915619012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2014.1041" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.10.4.103-132" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02937982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02391916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.13.2.41-56" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eyraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Freitas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zambon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045685ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWBC.2009.028090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/18189" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135616v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746209" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05318847v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2025_ep03" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04779172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fallot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43849-3_30" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234225v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05331826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03768631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03698298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03358046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Giordan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3103010.3121034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955031v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955045v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272979v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2389176.2389195" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35386-4_16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02373657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGames.2012.6314545" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00610790v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02924134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mah&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259992v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Seffah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02614078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Guaglianone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guarasci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938016v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2011.0291" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571364v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00339915v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416699v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'H&#233;di Zaher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Sawda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Iacovella" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363229v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918383v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Farhat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954898v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563069v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Accary-Barbier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514838v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955128v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Abascal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949192v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955144v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954844v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528185v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ce-qui-echappe-a-l-intelligence-artificielle-francois-levin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608388v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Leveau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02361863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20472-7_47" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4979-8.ch096" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938985v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955011v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353187v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Murisasco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/hci/book/978-1-84882-964-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363178v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P&#233;tard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/la-redocumentarisation-monde-9782854287288.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03007588v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363472v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48050-1_39" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MSXBZSRK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44796-2_31" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NT965KLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363529v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781473960367.n271" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubrat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938048v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/tel-05331974v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-benel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9380-2779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.utt.fr/course/search.php?search=IF14" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.utt.fr/course/search.php?search=IF05" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/UTT-GL03" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/porphyry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/Porphyry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/lasuli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/LaSuli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/traduxio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/TraduXio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/steatite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/Steatite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/Argos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/lib-node" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/AAAforREST" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Coeuret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Falip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03259294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920044v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6733" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02372470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01651203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cooren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0893318915619012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2014.1041" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.10.4.103-132" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02937982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eyraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Freitas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zambon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045685ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02391916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.13.2.41-56" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWBC.2009.028090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/18189" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135616v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05318847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2025_ep03" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04779172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fallot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43849-3_30" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03768631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03698298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05331826v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03358046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Giordan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3103010.3121034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955031v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955081v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955088v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272979v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2389176.2389195" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35386-4_16" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02373657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGames.2012.6314545" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02924134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mah&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02614078v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Guaglianone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guarasci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Seffah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938016v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2011.0291" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496086v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922392v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00610790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955101v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'H&#233;di Zaher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00339915v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917695v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Sawda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Iacovella" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363229v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918383v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Farhat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563069v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Accary-Barbier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514324v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955128v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Abascal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955116v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949192v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514867v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955144v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954844v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528185v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ce-qui-echappe-a-l-intelligence-artificielle-francois-levin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608388v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Leveau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02361863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20472-7_47" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4979-8.ch096" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938985v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955011v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353187v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Murisasco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/hci/book/978-1-84882-964-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363178v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P&#233;tard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/la-redocumentarisation-monde-9782854287288.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03007588v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363472v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48050-1_39" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MSXBZSRK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44796-2_31" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NT965KLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363529v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781473960367.n271" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubrat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938048v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/tel-05331974v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>