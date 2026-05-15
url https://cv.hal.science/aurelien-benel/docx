--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélien Bénel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR en informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelien-benel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9380-2779</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de technologie de Troyes (laboratoire LIST3N, axe &amp;quot;Technologies et pratiques&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (cycle ingénieur, bac+3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser une organisation et ses métiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IF14)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation par le logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (cycle ingénieur, bac+4/5)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer un projet logiciel de manière agile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IF05)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l'impact environnemental d'un service numérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (GL03)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Concevoir une architecture orientée-service (LO10) – API REST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes socio-techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (formation doctorale, bac+6/7/8)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes et outils pour la recherche (BSST1) – Épistémologie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies logicielles pour l'instrumentation du travail intellectuel</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Terrains d'experimentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'École française d'Athènes et à l'Université Toulouse II,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Université de Liège,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Corée, l’Université du Brésil et l’École normale supérieure de Lyon,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en entreprise (ABB, EDF, ANDRA...).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Produits de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciels distribués en open-source et maintenus au sein de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">suite Hypertopic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plateformes participatives et de débat :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pour la description et le catalogage : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porphyry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pour l'annotation et la catégorisation de fragments de textes : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LaSuli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pour la traduction : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TraduXio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Infrastructure logicielle :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de gestion de corpus d'images : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steatite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de gestion de catégories contradictoires/complémentaires : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertopic/lib-node</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de l'authentification, de l'autorisation et de la traçabilité des requêtes : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAforREST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communautés scientifiques (en tant que relecteur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humanités numériques,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Document numérique,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des connaissances,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail coopératif assisté par ordinateur,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interactions Homme-Machine.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Grounded Theory aux outils numériques : fidélité, transformations et tensions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ich⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document numérique : L'informatique en quête d'un corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Du matériel à l'immatériel, 262, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraduXio Project: Latest Upgrades and Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Numéro spécial sur les humanités numériques, Atelier Digit_Hum, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920044v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser ce qui résiste à la modélisation : De la sémantique à la sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Intelligence Artificielle et Humanités Numériques, 1 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives numériques et construction du sens ou « Comment échapper au Web sémantique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Meta/morphoses. Les archives, bouillons de culture numérique, 245 (1), pp.163-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does Really Matter in Technology Adoption and Use? A CCO Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Communication Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.1 - 24. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0893318915619012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies du Web : Histoire refoulée et perspectives paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (1), pp.123-141. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2014.1041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité pour les « humanités numériques » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.103-132. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.10.4.103-132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a &amp;quot;non-disposable&amp;quot; software infrastructure for participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IxD&amp;A - Interaction Design &amp; Architecture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, pp.68-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicométrie pour l'analyse qualitative : Pourquoi et comment résoudre le paradoxe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Actes des 11e journées internationales d'analyse statistique de données textuelles (JADT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARGILE : Apprendre par le jeu des connaissances en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.93-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do &amp;quot;ontologies&amp;quot; come from? Seeking for the missing link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XVII, 3 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC, collaboration et traduction : vers de nouveaux laboratoires numériques de translocalisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta : journal des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (4), pp.674-692. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/045685ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloge de l’hétérogénéité des structures d’analyse de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (2), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.13.2.41-56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager des corpus et leurs analyses à l'heure du Web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 136-137, pp.section "m"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanities 2.0: documents, interpretation and intersubjectivity in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Based Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (4), pp.562-576. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWBC.2009.028090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry au pays des Paestans. Usages d'un outil d'analyse qualitative de documents par des étudiantes de maîtrise en iconographie grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (2), pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies...déontologie : réflexion sur le statut des modèles informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica computazionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20-21, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/18189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gloses à l'épreuve de la conception d'une plateforme de lecture-écriture savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte de l'autre : Dialogue interdisciplinaire autour de l'intertextualité et du discours rapporté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Morgane Pica; Mathieu Goux, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperglosae : L’hypertexte nelsonien à la rencontre des pratiques des traducteurs et des ethnographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e édition de la conférence "Hypertextes et hypermédias, produits, outils et méthodes" (H2PTM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Oct 2025, Metz, France. pp.195-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperglosae : L'hypertexte nelsonien à la rencontre des pratiques des traducteurs et des ethnographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e édition de la conférence Hypertextes et hypermédias, produits, outils et méthodes (H2PTM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Metz, France. pp.195-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting cooperative work in qualitative analysis: the ergonomic challenges of digital artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Tallinn Estonia, Estonia. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746175.3746209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperating in Academia with underspecified protocols: A case study of students and researchers practitioners of Grounded theory methodology (GTM).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EUSSET Conf. on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, New Castle Upon Tyne, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2025_ep03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconographie et numérique : compter, classer, trier ou comparer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconographie et numérique en histoire de l’art médiéval : nouveaux outils de la recherche et de l'analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertrand Cosnet; Mathieu Beaud, Dec 2024, Lille (Lille 3, IRHIS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de conception et de rétro-conception de dispositifs de visite autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. pp.201-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ambivalence du projet initial du Web : entre hypertexte et réseau sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « 30 ans du Web en France, 30 ans de recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes, Oct 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering access to cultural heritage knowledge: iterative design for the visit of historical monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zadar, Croatia. pp.327-340, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43849-3_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconographie et numérique : De la sémantique à la sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Congrès International Sémiotique et Culture (SEMICULT II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ambivalence du projet initial du Web : entre hypertexte et modélisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur le thème 'Web Science, Network Science, Data Science : sciences 'dures' et sciences de l’information et de la communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ambivalence du projet initial du Web : entre modélisation des connaissances et hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Web science »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabSIC; Université Sorbonne Paris Nord, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle au risque du singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qui échappe à l'intelligence artificielle ? Colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sciences humaines de Polytechnique, Sep 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15 ans de Web 2.0 : Imitation pop ou extension du domaine de l'Hypermédia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montbéliard, France. pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fils d'Ariane dans le dashboard : L'industrie 4.0 au prisme du document et de l'annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Giordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on the Digital Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Djerba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inter­nau­tes sont-ils condam­nés à ali­men­ter indé­fi­ni­ment des bases de don­nées ? Le retour du document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Sous les don­nées, la page – Les archi­ves en ligne ont-elles un sens ?", Journée du groupe régional Aquitaine de l'Association des archivistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Mont-de-Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fork me!&amp;quot; : Se différencier pour mieux coopérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Makers : des tiers-lieux en débat", Journée d'étude, 28 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraduXio : Quand l'informatique interroge la traduction... ou l'inverse !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Traduction et outils numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Triangle, ENS Lyon, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herméneutes et algorithmes : La sémantique du Web à l’épreuve de l’analyse qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Enjeux et méthodes des analyses de données quantitatives et qualitatives", Journée d’études commune aux équipes de recherche ELICO, MARGE et HISOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticity in a Digital Era: Still a Document Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Document Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valletta, Malta. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3103010.3121034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives numériques et construction du sens ou &amp;quot;Comment échapper au Web sémantique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe "Archives, livres, manuscrits et autres supports de l'information" (ALMA) du CERHIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité pour les &amp;quot;Humanités Numériques&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupement d'intérêt scientifique pour l'unité des technologies et des sciences de l'Homme (GIS UTSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'authenticité à l'épreuve du numérique – Le cas des cahiers de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International sur le Document Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'histoire et l'architecture du Web : ce que le Web n'est pas et ce qu'il est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire "Numérique et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies du Web : Histoire refoulée et perspectives paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Philosophie du Web &amp; Ingénierie des connaissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la recherche sur la cognition, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotic Issues and Perspectives on Modeling Cultural Artifacts Revisiting 1970's French criticisms on 'New archaeologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web for Scientific Heritage (SW4SH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies logicielles pour l’instrumentation du travail intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe WIMMICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, May 2015, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ontologies aux anthologies : La sémantique à l'épreuve de la traduction et de l'analyse qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ingénierie des ontologies au regard des sciences sociales et des psychologies (SOC-IO-PSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted human translation for cultural texts: TraduXio 2.0 as a multilingual web platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th conference of the International Association for Translation and Intercultural Studies (IATIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité pour les &amp;quot;Humanités Numériques&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Muséologie, muséographie et nouvelles formes d’adresse au public"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does really matter in organization wikis? A sociomaterial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd conference of the International Communication Association (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a &amp;quot;non-disposable&amp;quot; software infrastructure for participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop on Cultures of Participation in the Digital Age (CoPDA) IS ‐ EUD 2013 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized documents authoring system for decentralized teamwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gaïti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Supporting Group Work (ACM GROUP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sanibel Island, United States. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2389176.2389195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do ‘ontologies’ come from? Seeking for the missing link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on the Web and Philosophy (PhiloWeb)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic &amp;quot;Participative Rules&amp;quot; in Serious Games, New Ways for Evaluation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocInfo 2012: The Fourth International Conference on Social Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lausanne, Switzerland. pp.202-215, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35386-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games for expertise training: Rules in questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Computer Games: AI, Animation, Mobile, Interactive Multimedia, Educational &amp; Serious Games (CGAMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Louisville, United States. pp.18-24, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CGames.2012.6314545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets et des étiquettes : Et si l'informatique posait la question du sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Muséologie, muséographie et nouvelles formes d’adresse au public"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicométrie pour l’analyse qualitative : Pourquoi et comment résoudre le paradoxe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e journées internationales d'analyse statistique de données textuelles (JADT), Lexicometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miipa-Doc : gestion de l'hétérogénéité des classifications documentaires en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches-Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.323-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des jeux sérieux massivement participatifs permettant une co-conception des règles par les acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.79-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and evaluation of knowledge modeling techniques towards the definition of a global approach: MNEMO (Methodology for kNowledgE acquisition and MOdelling)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Guaglianone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guarasci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 6th International Conference on Computer Sciences and Convergence Information Technology (ICCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seogwipo, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underlying philosophies of Web technologies and usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on the Web and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking global acting local: A human-centric pattern to designing information-intensive services for global crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Seffah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International ISCRAM Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0, serious game: Structuring knowledge for participative and educative representations of the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Smart and Sustainable City (ICSSC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Shanghai, China. pp.45-45, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2011.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and the New Digital Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy I. Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaSuli : un outil pour le travail intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque international sur le document électronique (CIDE.14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'où viennent les ontologies ? À la recherche du chaînon manquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Philosophie et Ingénierie. Le formel face à l'histoire, la technologie et la matérialité (IC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle informatique pour les SHS ? Enjeux, positionnement et tour d'horizon de la suite Hypertopic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée d'étude sur les logiciels de recherche qualitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence qualitative dans la gestion de risques : rôle de la documentarisation et des Systèmes d'Organisation des Connaissances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.211-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Social Support: Benefits of an Interdisciplinary Approach for Studying and Designing Cooperative Computer-Mediated Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of methodology for designing Participative Document Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th annual conference of the Canadian Association for Information Science (CAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00339915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the crowd to communities: New interfaces for social tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification à facettes et modèles à base de points de vue : Différences et complémentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information sans frontières : Interactions entre la BSI et d’autres disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi diachronique de l’analyse de corpus partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partager l'analyse de corpus. Sociologie qualitative et Web socio-sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Lejeune, Institut des Sciences Humaines et Sociales, Université de Liège, Jan 2007, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertopic : une métasémiotique et un protocole pour le Web socio-sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme journées francophones d'ingénierie des connaissances (IC2007) 02 au 06 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.217-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00180793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identities and Management of Identifiers for a Socio-Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami El Sawda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2007 4th International Conference: Sciences of Electronic, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry & Steatite: Software layers for sense makers in humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier International "Indexation et Connaissances en Sciences Humaines" - 26, 27 et 28 juin 2006. Semaine de la Connaissance. Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standard protocol for community-driven organizations of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antibes, France. pp.438-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l'interprétation dans les bibliothèques numériques pour les sciences historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Helly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La société de l'information et ses enjeux", Actes du colloque de bilan du programme interdisciplinaire "Société de l'information" 2001-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France. pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities' Knowledge and Experts' Viewpoints in Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Document Summer School 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du virtuel au manipulable : Quelles interfaces homme/machine pour l’appropriation de documents dans les bibliothèques numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et hypermédias. Produits, Outils et Méthodes (H2PTM 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and share of temporal knowledge in archaeological digital documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Web Archiving Workshop [IWAW'05], held in conjunction with the 8th European Conference on Research and Advanced Technologies for Digital Libraries, September 22 and 23 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienna, Austria, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Appropriation in Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Franco-Japanese Workshop on Information Search, Integration and Personalization, ISIP’2005, Lyon, May 9-11, 2005 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression du point de vue des lecteurs dans les bibliothèques numériques spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Électronique, "Approches sémantiques du document électronique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à Porphyry : Modèle et prototype de recherche d’un système de lecture-écriture pour experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire de sciences et technologies cognitives "Savoir ce que l'on fait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents à structures multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'2004, Sciences of Electronic, Technology of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00949199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry : un outil de lecture-écriture pour experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration de porphyry.org : Présentation des recherches et de la plateforme de modélisation des connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation de points de vue sur des corpus documentaires : Le cas de la modélisation du temps archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.197-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la structuration multiple des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'2003, Hypermedias, Hypertexts, Products, Tools and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00949192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de connaissances temporelles en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances (ECG'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, janvier 2003, France. pp.503-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextuality & Intersubjectivity in Philology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philological Disciplines and Digital Technology, EURESCO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Castelvecchio Pascoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fac-similé à l'hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles opératoires de production et de diffusion des collections scientifiques dans les bibliothèques numériques, Journées d'études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Lyon, France. pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de corpus de documents archéologiques à l'aide de théories algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escuela interlatina de altos estudios en linguistica aplicada, Segundo seminario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, San Millan de la Cogolla, La Rioja, Espagne. pp.343-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation de documents et sémantique : Application à des publications savantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d colloque international francophone sur l'écrit et le document (CIFED 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lyon, France. pp.271-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil documentaire unifié pour les chercheurs en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique interprétative et construction des savoirs scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Sémantique et Archéologie, « Renouvellements méthodologiques dans les bibliothèques numériques et les publications scientifiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation ''sémantique'' de documents archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque ISKO-France 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand Abel tue Caïn » : ce qui échappe à la traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui échappe à l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-129, 2024, 9791037038449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and communication technology (ICT) and the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-287, 2019, 978-3-03-001953-2. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Web as an Infrastructure for Knowledge Management: Lessons Learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Conference on Swarm and Computational Intelligence (ICSI), Lecture Notes in Computer Science 9141</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.431-438, 2015, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20472-7_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Participative Platform for Cultural Texts Translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Interaction: Concepts, Methodologies, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, IGI Global, pp.1695-1705, 2014, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4979-8.ch096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraduXio: A Collaborative Platform for Multilingual Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation and the Accommodation of Diversity: Indian and non-Indian Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2013, 9783653026993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing linguistic diversity through collaborative translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.H.G Jones; E. Uribe-Jongbloed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media and Minority Languages: Convergence and the Creative Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multilingual Matters, pp.159-172, 2013, 9781847699046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un &amp;quot;CTRL +F&amp;quot; amélioré pour tout type de document numérique? Techniques et enjeux de la recherche de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sèdes F.; Ogier J-M.; Marquis P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence – Le point sur le i3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepadues, pp.215-238, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices Analysis and Digital Platform Design: An Interdisciplinary Study of Social Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of COOP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.309-329, 2010, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-211-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Web 2.0... And Beyond the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Randall, David; Salembier, Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From CSCW to Web 2.0: European Developments in Collaborative Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-171, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus scientifiques numérisés : Savoirs de référence & points de vue des experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Helly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-130, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du Web : les interfaces de visualisation et d'annotation pour les bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.65-84, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry 2001: Semantics for Scholarly Publications Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS 2002: Foundations of Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2366, Springer, pp.351-361, 2002, Lecture Notes in Artificial Intelligence, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48050-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth in the Digital Library: From Ontological to Hermeneutical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDL 2001: Research and Advanced Technology for Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2163, Springer, pp.366-377, 2001, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44796-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGE Encyclopedia of the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.932-937. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781473960367.n271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative System Ensuring the Archiving, Traceability and Probative Value of the Data of an Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015036698 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Control Device for Checking Electronic Signatures, and Associated Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014207399 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies logicielles pour l'instrumentation du travail intellectuel : Une informatique au service du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. École doctorale "Sciences des métiers de l'ingénieur", Conservatoire national des arts et métiers (CNAM), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05331974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélien Bénel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR en informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelien-benel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9380-2779</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=DDu5eMUAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de technologie de Troyes (laboratoire LIST3N, axe &amp;quot;Technologies et pratiques&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (cycle ingénieur, bac+3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser une organisation et ses métiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IF14)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation par le logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (cycle ingénieur, bac+4/5)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer un projet logiciel de manière agile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IF05)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l'impact environnemental d'un service numérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (GL03)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Concevoir une architecture orientée-service (LO10) – API REST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes socio-techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (formation doctorale, bac+6/7/8)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes et outils pour la recherche (BSST1) – Épistémologie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies logicielles pour l'instrumentation du travail intellectuel</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Terrains d'experimentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'École française d'Athènes et à l'Université Toulouse II,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Université de Liège,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Corée, l’Université du Brésil et l’École normale supérieure de Lyon,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en entreprise (ABB, EDF, ANDRA...).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Produits de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciels distribués en open-source et maintenus au sein de la </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">suite Hypertopic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plateformes participatives et de débat :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pour la description et le catalogage : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porphyry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pour l'annotation et la catégorisation de fragments de textes : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LaSuli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pour la traduction : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TraduXio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Infrastructure logicielle :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de gestion de corpus d'images : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steatite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de gestion de catégories contradictoires/complémentaires : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertopic/lib-node</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de l'authentification, de l'autorisation et de la traçabilité des requêtes : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAforREST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communautés scientifiques (en tant que relecteur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humanités numériques,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Document numérique,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des connaissances,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail coopératif assisté par ordinateur,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interactions Homme-Machine.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Grounded Theory aux outils numériques : fidélité, transformations et tensions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ich⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document numérique : L'informatique en quête d'un corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Du matériel à l'immatériel, 262, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraduXio Project: Latest Upgrades and Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Numéro spécial sur les humanités numériques, Atelier Digit_Hum, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920044v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser ce qui résiste à la modélisation : De la sémantique à la sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Intelligence Artificielle et Humanités Numériques, 1 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives numériques et construction du sens ou « Comment échapper au Web sémantique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Meta/morphoses. Les archives, bouillons de culture numérique, 245 (1), pp.163-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does Really Matter in Technology Adoption and Use? A CCO Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Communication Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.1 - 24. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0893318915619012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité pour les « humanités numériques » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.103-132. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.10.4.103-132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies du Web : Histoire refoulée et perspectives paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (1), pp.123-141. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2014.1041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a &amp;quot;non-disposable&amp;quot; software infrastructure for participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IxD&amp;A - Interaction Design &amp; Architecture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, pp.68-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do &amp;quot;ontologies&amp;quot; come from? Seeking for the missing link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XVII, 3 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicométrie pour l'analyse qualitative : Pourquoi et comment résoudre le paradoxe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Actes des 11e journées internationales d'analyse statistique de données textuelles (JADT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARGILE : Apprendre par le jeu des connaissances en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.93-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloge de l’hétérogénéité des structures d’analyse de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (2), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.13.2.41-56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC, collaboration et traduction : vers de nouveaux laboratoires numériques de translocalisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta : journal des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (4), pp.674-692. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/045685ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager des corpus et leurs analyses à l'heure du Web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 136-137, pp.section "m"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanities 2.0: documents, interpretation and intersubjectivity in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Based Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (4), pp.562-576. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWBC.2009.028090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry au pays des Paestans. Usages d'un outil d'analyse qualitative de documents par des étudiantes de maîtrise en iconographie grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (2), pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies...déontologie : réflexion sur le statut des modèles informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica computazionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20-21, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/18189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gloses à l'épreuve de la conception d'une plateforme de lecture-écriture savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte de l'autre : Dialogue interdisciplinaire autour de l'intertextualité et du discours rapporté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Morgane Pica; Mathieu Goux, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperglosae : L’hypertexte nelsonien à la rencontre des pratiques des traducteurs et des ethnographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e édition de la conférence "Hypertextes et hypermédias, produits, outils et méthodes" (H2PTM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Oct 2025, Metz, France. pp.195-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting cooperative work in qualitative analysis: the ergonomic challenges of digital artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Tallinn Estonia, Estonia. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746175.3746209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperglosae : L'hypertexte nelsonien à la rencontre des pratiques des traducteurs et des ethnographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e édition de la conférence Hypertextes et hypermédias, produits, outils et méthodes (H2PTM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Metz, France. pp.195-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperating in Academia with underspecified protocols: A case study of students and researchers practitioners of Grounded theory methodology (GTM).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EUSSET Conf. on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, New Castle Upon Tyne, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2025_ep03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconographie et numérique : compter, classer, trier ou comparer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconographie et numérique en histoire de l’art médiéval : nouveaux outils de la recherche et de l'analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertrand Cosnet; Mathieu Beaud, Dec 2024, Lille (Lille 3, IRHIS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering access to cultural heritage knowledge: iterative design for the visit of historical monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zadar, Croatia. pp.327-340, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43849-3_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de conception et de rétro-conception de dispositifs de visite autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. pp.201-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ambivalence du projet initial du Web : entre hypertexte et réseau sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « 30 ans du Web en France, 30 ans de recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes, Oct 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ambivalence du projet initial du Web : entre modélisation des connaissances et hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Web science »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabSIC; Université Sorbonne Paris Nord, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconographie et numérique : De la sémantique à la sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Congrès International Sémiotique et Culture (SEMICULT II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ambivalence du projet initial du Web : entre hypertexte et modélisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur le thème 'Web Science, Network Science, Data Science : sciences 'dures' et sciences de l’information et de la communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle au risque du singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qui échappe à l'intelligence artificielle ? Colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sciences humaines de Polytechnique, Sep 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fils d'Ariane dans le dashboard : L'industrie 4.0 au prisme du document et de l'annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Giordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on the Digital Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Djerba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15 ans de Web 2.0 : Imitation pop ou extension du domaine de l'Hypermédia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montbéliard, France. pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraduXio : Quand l'informatique interroge la traduction... ou l'inverse !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Traduction et outils numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Triangle, ENS Lyon, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inter­nau­tes sont-ils condam­nés à ali­men­ter indé­fi­ni­ment des bases de don­nées ? Le retour du document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Sous les don­nées, la page – Les archi­ves en ligne ont-elles un sens ?", Journée du groupe régional Aquitaine de l'Association des archivistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Mont-de-Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fork me!&amp;quot; : Se différencier pour mieux coopérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Makers : des tiers-lieux en débat", Journée d'étude, 28 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herméneutes et algorithmes : La sémantique du Web à l’épreuve de l’analyse qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Enjeux et méthodes des analyses de données quantitatives et qualitatives", Journée d’études commune aux équipes de recherche ELICO, MARGE et HISOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticity in a Digital Era: Still a Document Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Document Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valletta, Malta. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3103010.3121034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives numériques et construction du sens ou &amp;quot;Comment échapper au Web sémantique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe "Archives, livres, manuscrits et autres supports de l'information" (ALMA) du CERHIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité pour les &amp;quot;Humanités Numériques&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupement d'intérêt scientifique pour l'unité des technologies et des sciences de l'Homme (GIS UTSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'authenticité à l'épreuve du numérique – Le cas des cahiers de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International sur le Document Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted human translation for cultural texts: TraduXio 2.0 as a multilingual web platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th conference of the International Association for Translation and Intercultural Studies (IATIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies du Web : Histoire refoulée et perspectives paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Philosophie du Web &amp; Ingénierie des connaissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la recherche sur la cognition, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'histoire et l'architecture du Web : ce que le Web n'est pas et ce qu'il est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire "Numérique et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotic Issues and Perspectives on Modeling Cultural Artifacts Revisiting 1970's French criticisms on 'New archaeologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web for Scientific Heritage (SW4SH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies logicielles pour l’instrumentation du travail intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe WIMMICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, May 2015, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ontologies aux anthologies : La sémantique à l'épreuve de la traduction et de l'analyse qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ingénierie des ontologies au regard des sciences sociales et des psychologies (SOC-IO-PSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a &amp;quot;non-disposable&amp;quot; software infrastructure for participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop on Cultures of Participation in the Digital Age (CoPDA) IS ‐ EUD 2013 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité pour les &amp;quot;Humanités Numériques&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Muséologie, muséographie et nouvelles formes d’adresse au public"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does really matter in organization wikis? A sociomaterial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd conference of the International Communication Association (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized documents authoring system for decentralized teamwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gaïti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Supporting Group Work (ACM GROUP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sanibel Island, United States. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2389176.2389195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic &amp;quot;Participative Rules&amp;quot; in Serious Games, New Ways for Evaluation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocInfo 2012: The Fourth International Conference on Social Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lausanne, Switzerland. pp.202-215, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35386-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do ‘ontologies’ come from? Seeking for the missing link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on the Web and Philosophy (PhiloWeb)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games for expertise training: Rules in questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Computer Games: AI, Animation, Mobile, Interactive Multimedia, Educational &amp; Serious Games (CGAMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Louisville, United States. pp.18-24, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CGames.2012.6314545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets et des étiquettes : Et si l'informatique posait la question du sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Muséologie, muséographie et nouvelles formes d’adresse au public"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicométrie pour l’analyse qualitative : Pourquoi et comment résoudre le paradoxe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e journées internationales d'analyse statistique de données textuelles (JADT), Lexicometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle informatique pour les SHS ? Enjeux, positionnement et tour d'horizon de la suite Hypertopic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée d'étude sur les logiciels de recherche qualitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'où viennent les ontologies ? À la recherche du chaînon manquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Philosophie et Ingénierie. Le formel face à l'histoire, la technologie et la matérialité (IC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaSuli : un outil pour le travail intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque international sur le document électronique (CIDE.14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des jeux sérieux massivement participatifs permettant une co-conception des règles par les acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.79-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miipa-Doc : gestion de l'hétérogénéité des classifications documentaires en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches-Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.323-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and evaluation of knowledge modeling techniques towards the definition of a global approach: MNEMO (Methodology for kNowledgE acquisition and MOdelling)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Guaglianone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guarasci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 6th International Conference on Computer Sciences and Convergence Information Technology (ICCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seogwipo, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking global acting local: A human-centric pattern to designing information-intensive services for global crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Seffah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International ISCRAM Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underlying philosophies of Web technologies and usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on the Web and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0, serious game: Structuring knowledge for participative and educative representations of the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Smart and Sustainable City (ICSSC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Shanghai, China. pp.45-45, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2011.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and the New Digital Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy I. Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification à facettes et modèles à base de points de vue : Différences et complémentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information sans frontières : Interactions entre la BSI et d’autres disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence qualitative dans la gestion de risques : rôle de la documentarisation et des Systèmes d'Organisation des Connaissances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.211-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Social Support: Benefits of an Interdisciplinary Approach for Studying and Designing Cooperative Computer-Mediated Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of methodology for designing Participative Document Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th annual conference of the Canadian Association for Information Science (CAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00339915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the crowd to communities: New interfaces for social tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi diachronique de l’analyse de corpus partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partager l'analyse de corpus. Sociologie qualitative et Web socio-sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Lejeune, Institut des Sciences Humaines et Sociales, Université de Liège, Jan 2007, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertopic : une métasémiotique et un protocole pour le Web socio-sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme journées francophones d'ingénierie des connaissances (IC2007) 02 au 06 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.217-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00180793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identities and Management of Identifiers for a Socio-Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami El Sawda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2007 4th International Conference: Sciences of Electronic, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry & Steatite: Software layers for sense makers in humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier International "Indexation et Connaissances en Sciences Humaines" - 26, 27 et 28 juin 2006. Semaine de la Connaissance. Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standard protocol for community-driven organizations of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antibes, France. pp.438-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l'interprétation dans les bibliothèques numériques pour les sciences historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Helly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La société de l'information et ses enjeux", Actes du colloque de bilan du programme interdisciplinaire "Société de l'information" 2001-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France. pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities' Knowledge and Experts' Viewpoints in Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Document Summer School 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du virtuel au manipulable : Quelles interfaces homme/machine pour l’appropriation de documents dans les bibliothèques numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et hypermédias. Produits, Outils et Méthodes (H2PTM 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and share of temporal knowledge in archaeological digital documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Web Archiving Workshop [IWAW'05], held in conjunction with the 8th European Conference on Research and Advanced Technologies for Digital Libraries, September 22 and 23 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienna, Austria, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Appropriation in Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Franco-Japanese Workshop on Information Search, Integration and Personalization, ISIP’2005, Lyon, May 9-11, 2005 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation de points de vue sur des corpus documentaires : Le cas de la modélisation du temps archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.197-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression du point de vue des lecteurs dans les bibliothèques numériques spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Électronique, "Approches sémantiques du document électronique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à Porphyry : Modèle et prototype de recherche d’un système de lecture-écriture pour experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire de sciences et technologies cognitives "Savoir ce que l'on fait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents à structures multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'2004, Sciences of Electronic, Technology of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00949199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry : un outil de lecture-écriture pour experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration de porphyry.org : Présentation des recherches et de la plateforme de modélisation des connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextuality & Intersubjectivity in Philology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philological Disciplines and Digital Technology, EURESCO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Castelvecchio Pascoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la structuration multiple des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'2003, Hypermedias, Hypertexts, Products, Tools and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00949192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de connaissances temporelles en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances (ECG'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, janvier 2003, France. pp.503-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fac-similé à l'hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles opératoires de production et de diffusion des collections scientifiques dans les bibliothèques numériques, Journées d'études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Lyon, France. pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de corpus de documents archéologiques à l'aide de théories algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escuela interlatina de altos estudios en linguistica aplicada, Segundo seminario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, San Millan de la Cogolla, La Rioja, Espagne. pp.343-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation de documents et sémantique : Application à des publications savantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d colloque international francophone sur l'écrit et le document (CIFED 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lyon, France. pp.271-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil documentaire unifié pour les chercheurs en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique interprétative et construction des savoirs scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Sémantique et Archéologie, « Renouvellements méthodologiques dans les bibliothèques numériques et les publications scientifiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation ''sémantique'' de documents archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque ISKO-France 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand Abel tue Caïn » : ce qui échappe à la traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Falip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui échappe à l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-129, 2024, 9791037038449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and communication technology (ICT) and the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-287, 2019, 978-3-03-001953-2. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Web as an Infrastructure for Knowledge Management: Lessons Learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Conference on Swarm and Computational Intelligence (ICSI), Lecture Notes in Computer Science 9141</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.431-438, 2015, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20472-7_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Participative Platform for Cultural Texts Translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Interaction: Concepts, Methodologies, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, IGI Global, pp.1695-1705, 2014, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4979-8.ch096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraduXio: A Collaborative Platform for Multilingual Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation and the Accommodation of Diversity: Indian and non-Indian Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2013, 9783653026993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing linguistic diversity through collaborative translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.H.G Jones; E. Uribe-Jongbloed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media and Minority Languages: Convergence and the Creative Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multilingual Matters, pp.159-172, 2013, 9781847699046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un &amp;quot;CTRL +F&amp;quot; amélioré pour tout type de document numérique? Techniques et enjeux de la recherche de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sèdes F.; Ogier J-M.; Marquis P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence – Le point sur le i3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepadues, pp.215-238, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices Analysis and Digital Platform Design: An Interdisciplinary Study of Social Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of COOP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.309-329, 2010, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-211-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Web 2.0... And Beyond the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Randall, David; Salembier, Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From CSCW to Web 2.0: European Developments in Collaborative Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-171, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus scientifiques numérisés : Savoirs de référence & points de vue des experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Helly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-130, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du Web : les interfaces de visualisation et d'annotation pour les bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.65-84, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry 2001: Semantics for Scholarly Publications Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS 2002: Foundations of Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2366, Springer, pp.351-361, 2002, Lecture Notes in Artificial Intelligence, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48050-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth in the Digital Library: From Ontological to Hermeneutical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDL 2001: Research and Advanced Technology for Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2163, Springer, pp.366-377, 2001, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44796-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGE Encyclopedia of the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.932-937. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781473960367.n271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative System Ensuring the Archiving, Traceability and Probative Value of the Data of an Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015036698 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Control Device for Checking Electronic Signatures, and Associated Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014207399 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies logicielles pour l'instrumentation du travail intellectuel : Une informatique au service du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. École doctorale "Sciences des métiers de l'ingénieur", Conservatoire national des arts et métiers (CNAM), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05331974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="707892A7"/>
+    <w:nsid w:val="A5E109F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="738E30B6"/>
+    <w:nsid w:val="A7E2FCC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5DBAABF4"/>
+    <w:nsid w:val="2C6E81D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="638868A1"/>
+    <w:nsid w:val="AC364090"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DAA994A4"/>
+    <w:nsid w:val="6DA57FE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-benel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9380-2779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.utt.fr/course/search.php?search=IF14" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.utt.fr/course/search.php?search=IF05" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/UTT-GL03" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/porphyry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/Porphyry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/lasuli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/LaSuli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/traduxio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/TraduXio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/steatite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/Steatite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/Argos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/lib-node" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/AAAforREST" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Coeuret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Falip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03259294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920044v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6733" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02372470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01651203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cooren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0893318915619012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2014.1041" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.10.4.103-132" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02937982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eyraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Freitas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zambon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045685ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02391916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.13.2.41-56" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWBC.2009.028090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/18189" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135616v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05318847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2025_ep03" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04779172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fallot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43849-3_30" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03768631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03698298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05331826v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03358046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Giordan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3103010.3121034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955031v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955081v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955088v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272979v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2389176.2389195" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35386-4_16" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02373657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGames.2012.6314545" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02924134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mah&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02614078v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Guaglianone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guarasci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Seffah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938016v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2011.0291" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496086v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922392v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00610790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955101v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'H&#233;di Zaher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00339915v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917695v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Sawda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Iacovella" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363229v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918383v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Farhat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563069v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Accary-Barbier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514324v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955128v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Abascal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955116v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949192v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514867v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955144v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954844v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528185v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ce-qui-echappe-a-l-intelligence-artificielle-francois-levin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608388v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Leveau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02361863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20472-7_47" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4979-8.ch096" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938985v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955011v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353187v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Murisasco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/hci/book/978-1-84882-964-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363178v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P&#233;tard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/la-redocumentarisation-monde-9782854287288.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03007588v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363472v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48050-1_39" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MSXBZSRK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44796-2_31" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NT965KLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363529v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781473960367.n271" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubrat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938048v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/tel-05331974v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-benel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9380-2779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=DDu5eMUAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.utt.fr/course/search.php?search=IF14" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.utt.fr/course/search.php?search=IF05" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/UTT-GL03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/porphyry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/Porphyry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/lasuli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/LaSuli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/traduxio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/TraduXio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hypertopic.org/steatite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/Steatite" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/Argos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/lib-node" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hypertopic/AAAforREST" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Coeuret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Falip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03259294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920044v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6733" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313535v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02372470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01651203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cooren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0893318915619012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.10.4.103-132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2014.1041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02937982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02391916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.13.2.41-56" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eyraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Freitas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zambon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045685ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWBC.2009.028090" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940238v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/18189" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05318847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2025_ep03" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04779172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158151v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fallot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43849-3_30" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234225v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05331826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03768631v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03698298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03358046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Giordan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3103010.3121034" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954835v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954853v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955081v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954848v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272979v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2389176.2389195" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35386-4_16" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954862v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02373657v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGames.2012.6314545" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955097v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923821v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955101v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00610790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922392v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02924134v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mah&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02614078v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Guaglianone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guarasci" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Seffah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938016v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2011.0291" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571364v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'H&#233;di Zaher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00339915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917695v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939396v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881968v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Sawda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563103v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Iacovella" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363229v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563066v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954898v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918383v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Farhat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Accary-Barbier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563073v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514838v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514324v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955128v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Abascal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954823v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949192v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514867v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955132v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954836v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954839v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938667v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955144v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954844v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528185v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ce-qui-echappe-a-l-intelligence-artificielle-francois-levin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Leveau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_12" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02361863v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20472-7_47" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362473v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4979-8.ch096" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938985v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955011v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353187v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Murisasco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362380v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/hci/book/978-1-84882-964-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P&#233;tard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/la-redocumentarisation-monde-9782854287288.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03007588v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363472v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48050-1_39" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MSXBZSRK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363487v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44796-2_31" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NT965KLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363529v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781473960367.n271" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953873v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubrat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938048v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/tel-05331974v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>