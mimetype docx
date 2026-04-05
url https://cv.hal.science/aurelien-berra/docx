--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -506,51 +506,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03907386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. Donner à lire les humanités numériques francophones (1)</w:t>
+                <w:t xml:space="preserve">Éditorial. Donner à lire les humanités numériques francophones (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Berra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Château-Dutier</w:t>
@@ -589,102 +589,102 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1, pp.1-5. </w:t>
+              <w:t xml:space="preserve">, 2020, 2, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revuehn.508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964098v1</w:t>
+                <w:t xml:space="preserve">hal-02964099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. Donner à lire les humanités numériques francophones (2)</w:t>
+                <w:t xml:space="preserve">Éditorial. Donner à lire les humanités numériques francophones (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Berra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Château-Dutier</w:t>
@@ -723,78 +723,78 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2, pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2020, 1, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revuehn.507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964099v1</w:t>
+                <w:t xml:space="preserve">hal-02964098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2947,51 +2947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0ADCCEA"/>
+    <w:nsid w:val="C442CD4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3178,51 +3178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-berra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1695-8497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137493770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201203492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000434889258" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aurelienberra.org/cv/aurelien_berra_cv.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aurelienberra.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00674183" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907386v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2867" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ch&#226;teau-Dutier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.508" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.507" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clivaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marcotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.41/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grandjean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Krauss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Durco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Gaffield" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Ribbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351654v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhumanities.org/dhq/vol/12/1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Cuny-Le Callet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/cahiers-du-theatre-antique-n-2-cahiers-du-gita-n-20.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malick-Prunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Giorgio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850826v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Psilakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weiss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-berra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1695-8497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137493770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201203492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000434889258" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aurelienberra.org/cv/aurelien_berra_cv.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aurelienberra.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00674183" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907386v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2867" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964099v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ch&#226;teau-Dutier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.507" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964098v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clivaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marcotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.41/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grandjean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Krauss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Durco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Gaffield" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Ribbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351654v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhumanities.org/dhq/vol/12/1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Cuny-Le Callet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/cahiers-du-theatre-antique-n-2-cahiers-du-gita-n-20.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malick-Prunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Giorgio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850826v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Psilakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weiss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>