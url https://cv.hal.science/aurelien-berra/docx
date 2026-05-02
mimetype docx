--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -506,51 +506,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03907386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. Donner à lire les humanités numériques francophones (2)</w:t>
+                <w:t xml:space="preserve">Éditorial. Donner à lire les humanités numériques francophones (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Berra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Château-Dutier</w:t>
@@ -589,102 +589,102 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2, pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2020, 1, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revuehn.507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964099v1</w:t>
+                <w:t xml:space="preserve">hal-02964098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. Donner à lire les humanités numériques francophones (1)</w:t>
+                <w:t xml:space="preserve">Éditorial. Donner à lire les humanités numériques francophones (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Berra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Château-Dutier</w:t>
@@ -723,78 +723,78 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1, pp.1-5. </w:t>
+              <w:t xml:space="preserve">, 2020, 2, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revuehn.508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964098v1</w:t>
+                <w:t xml:space="preserve">hal-02964099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2947,51 +2947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C442CD4D"/>
+    <w:nsid w:val="CE823075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3178,51 +3178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-berra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1695-8497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137493770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201203492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000434889258" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aurelienberra.org/cv/aurelien_berra_cv.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aurelienberra.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00674183" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907386v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2867" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964099v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ch&#226;teau-Dutier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.507" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964098v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clivaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marcotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.41/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grandjean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Krauss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Durco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Gaffield" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Ribbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351654v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhumanities.org/dhq/vol/12/1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Cuny-Le Callet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/cahiers-du-theatre-antique-n-2-cahiers-du-gita-n-20.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malick-Prunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Giorgio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850826v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Psilakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weiss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-berra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1695-8497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137493770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201203492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000434889258" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aurelienberra.org/cv/aurelien_berra_cv.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aurelienberra.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00674183" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907386v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2867" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ch&#226;teau-Dutier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.508" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.507" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clivaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marcotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.41/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grandjean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Krauss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Durco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Gaffield" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Ribbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351654v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhumanities.org/dhq/vol/12/1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Cuny-Le Callet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/cahiers-du-theatre-antique-n-2-cahiers-du-gita-n-20.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malick-Prunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Giorgio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850826v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Psilakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weiss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>