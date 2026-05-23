--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,2892 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2841 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélien Berra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelien-berra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1695-8497</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137493770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">201203492</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=TrEl5fsAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000434889258</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV complet (PDF)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Énigme et discours obscur dans l’Antiquité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Athénée, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Deipnosophistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : édition, traduction et commentaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanités numériques, philologie numérique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 Doctorat, « Très honorable avec félicitations », École des hautes études en sciences sociales [EHESS] (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie et pratique de l’énigme en Grèce ancienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dir. Christian Jacob)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 Diplôme d’études approfondies, « Très bien », EHESS (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Section sur les énigmes des Deipnosophistes d’Athénée de Naucratis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 Séjour d’étude, Scuola Normale Superiore, Pise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2001 Séjour d’étude, Merton College, Oxford</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 Agrégation de lettres classiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 Maîtrise de lettres, université Paris-Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 Licence de lettres classiques et licence d’anglais, université Paris-Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997-2003 Élève fonctionnaire stagiaire de l’École normale supérieure [ENS]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-1997 Classes préparatoires littéraires, lycée Henri-IV, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 Baccalauréat en lettres et mathématiques, « Très bien », lycée Jean-Jaurès, Montreuil</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emploi actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010- Maître de conférences, université Paris-Nanterre (antérieurement Paris-Ouest)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques développent des interrogations nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.19. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/arabesques.2867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Donner à lire les humanités numériques francophones (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Château-Dutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Donner à lire les humanités numériques francophones (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Château-Dutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Clivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, French Language Special Issue, 12 (1), http://digitalhumanities.org/dhq/vol/12/1/. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/dscn.41/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01767078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Des chiffres et des lettres : les humanités numériques, 819-820, pp.613-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom propre dans les énigmes grecques (Athénée, X et Anthologie, XIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lalies [Langues et littérature : actes des sessions de linguistique et de littérature]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27, pp.261-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plutarque d'Athénée : masque, modèle et tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 67, pp.139‑152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment documenter le « moment » des humanités numériques francophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier aujourd’hui la pratique de citation d’un auteur antique : l’exemple des références à Aristophane chez Athénée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Krauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, l’association francophone des humanités numériques, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Morselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up Arts and Humanities: The DARIAH Approach to Data and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Durco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad Gaffield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Ribbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques : quelle(s) critique(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2016 : Humanités numériques : théories, débats, approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître aujourd’hui. L’épistémologie problématique des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2014 : Humanités numériques : des outils, des méthodes, une culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment s'apprennent les Digital Humanities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Clivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie universitaire: entre recherche et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mons, Belgique. http://hosting.umons.ac.be/php/aipu2014/C9TEST/select_depot2.php?q=177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athénée et le style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Noms du style dans l'Antiquité gréco-romaine (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris et Créteil, France. pp.253-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obscuritas Lycophronea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lycophron : éclats d'obscurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Lyon et Saint-Étienne, France. pp.259-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pythagoras' Riddles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructing Textual Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Cracovie, Poland. pp.259‑272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding Digital Humanities in a Classics Master Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01578679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly 12.1 (2018) : Special French Language Issue (with the Spanish Language Special issue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Clivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12 (1), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médée. Versions et interprétations d’un mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Cuny-Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien Berra; Cuny-Le Callet Blandine; Guérin Charles. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dixit. L'art de la parole dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Malick-Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre de Giorgio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, pp.336, 2009, Signets</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Mounier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Read/Write Book 2. Une introduction aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenEdition Press, pp.25-43, 2012, Read/Write Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00850826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manier le thésaurus grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Jacob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de savoir. II. Les mains de l'intellect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.555-578, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique : projet « Carte des philosophes antiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Giovacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Psilakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Labex HaStec. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie et pratique de l'énigme en Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes classiques. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2008. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00674183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2947,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE823075"/>
+    <w:nsid w:val="F451BE1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3178,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-berra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1695-8497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137493770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201203492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000434889258" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aurelienberra.org/cv/aurelien_berra_cv.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aurelienberra.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00674183" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907386v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2867" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ch&#226;teau-Dutier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.508" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.507" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clivaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marcotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.41/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grandjean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Krauss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Durco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Gaffield" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Ribbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351654v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhumanities.org/dhq/vol/12/1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Cuny-Le Callet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/cahiers-du-theatre-antique-n-2-cahiers-du-gita-n-20.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malick-Prunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Giorgio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850826v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Psilakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weiss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-berra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1695-8497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137493770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201203492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=TrEl5fsAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000434889258" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aurelienberra.org/cv/aurelien_berra_cv.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aurelienberra.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00674183" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907386v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2867" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ch&#226;teau-Dutier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.508" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.507" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clivaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marcotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.41/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grandjean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Krauss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Durco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Gaffield" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Ribbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhumanities.org/dhq/vol/12/1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Cuny-Le Callet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/cahiers-du-theatre-antique-n-2-cahiers-du-gita-n-20.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malick-Prunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Giorgio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Psilakis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weiss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>