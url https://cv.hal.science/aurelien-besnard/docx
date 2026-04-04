--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -229,459 +229,459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten-induced atypical multilayer growth in a new amorphous Al-Ti-(W) thin films: A key to improve corrosion resistance in saline environment</w:t>
+                <w:t xml:space="preserve">Enabling Free Growth of Thin Films by Magnetron Sputtering for Blooming Microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Lakdhar</w:t>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akram Alhussein</w:t>
+                <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Grosseau-Poussard</w:t>
+                <w:t xml:space="preserve">Jérôme Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+                <w:t xml:space="preserve">Zafar Hussain Ibupoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+                <w:t xml:space="preserve">Salah‐eddine Benrazzouq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 520, pp.133005. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e22071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.133005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202522071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431667v1</w:t>
+                <w:t xml:space="preserve">hal-05415614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling and experimental study of protective barriers against carbon diffusion during spark plasma sintering process</w:t>
+                <w:t xml:space="preserve">Tungsten-induced atypical multilayer growth in a new amorphous Al-Ti-(W) thin films: A key to improve corrosion resistance in saline environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Charvet</w:t>
+                <w:t xml:space="preserve">Issam Lakdhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+                <w:t xml:space="preserve">Akram Alhussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Besnard</w:t>
+                <w:t xml:space="preserve">Jean-Luc Grosseau-Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baras</w:t>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Gallet</w:t>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 271, pp.116983. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 520, pp.133005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.133005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246697v1</w:t>
+                <w:t xml:space="preserve">hal-05431667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Free Growth of Thin Films by Magnetron Sputtering for Blooming Microstructures</w:t>
+                <w:t xml:space="preserve">Thermodynamic modeling and experimental study of protective barriers against carbon diffusion during spark plasma sintering process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+                <w:t xml:space="preserve">R. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Haye</w:t>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Muller</w:t>
+                <w:t xml:space="preserve">A. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zafar Hussain Ibupoto</w:t>
+                <w:t xml:space="preserve">F. Baras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah‐eddine Benrazzouq</w:t>
+                <w:t xml:space="preserve">S. Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.e22071. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 271, pp.116983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202522071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415614v1</w:t>
+                <w:t xml:space="preserve">hal-05246697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resultant Incidence Angle: A Unique Criterion for Controlling the Inclined Columnar Nanostructure of Metallic Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Gerami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -748,736 +748,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured W–Cr Janus Heterojunctions Prepared by Glancing Angle Deposition for Gas Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hard TiAlTaN coating by HIPIMS deposition for cutting tools: experiments, simulations and cutting tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Vilar Soler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamidreza Gerami</w:t>
+                <w:t xml:space="preserve">Loris Chavée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+                <w:t xml:space="preserve">Judith Sabata Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Essam Serag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
+                <w:t xml:space="preserve">Szilard Zolozsvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (48), pp.23186-23198. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 517, pp.132809 (8). </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.5c04409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447514v1</w:t>
+                <w:t xml:space="preserve">hal-05529515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">316L Stainless-Steel Carburizing Close to Eutectic Transformation Using the Spark Plasma Sintering Process.</w:t>
+                <w:t xml:space="preserve">Nanostructured W–Cr Janus Heterojunctions Prepared by Glancing Angle Deposition for Gas Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Pinot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+                <w:t xml:space="preserve">Guillem Vilar Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Gerami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bussière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11665-024-09386-7⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (48), pp.23186-23198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.5c04409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639462v2</w:t>
+                <w:t xml:space="preserve">hal-05447514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard TiAlTaN coating by HIPIMS deposition for cutting tools: experiments, simulations and cutting tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">316L Stainless-Steel Carburizing Close to Eutectic Transformation Using the Spark Plasma Sintering Process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Haye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Essam Serag</w:t>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szilard Zolozsvari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 517, pp.132809 (8). </w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 34 (5), pp.3937-3948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11665-024-09386-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529515v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the effect of layer thickness on the elastoplastic properties of the constituent materials of CrN/CrAlN multilayer coatings: a nanoindentation and finite element-based investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Austenitic-to-austenitic-ferritic stainless steel transformation via PVD powder surface functionalization and spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamen Ben Ammar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+                <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2024.140581⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.102002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830868v1</w:t>
+                <w:t xml:space="preserve">hal-04472422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Austenitic-to-austenitic-ferritic stainless steel transformation via PVD powder surface functionalization and spark plasma sintering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exploring the effect of layer thickness on the elastoplastic properties of the constituent materials of CrN/CrAlN multilayer coatings: a nanoindentation and finite element-based investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamen Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33, pp.102002. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 808, pp.140581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.102002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2024.140581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472422v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation mechanisms occurring during spark plasma sintering elaboration of new duplex composite stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mvodo Eba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1567,64 +1567,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1669,360 +1669,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pre-Oxidation on a Ti PVD Coated Ferritic Steel Substrate during High-Temperature Aging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identification of the elastic-plastic properties of CrN coating on elastic-plastic substrate by nanoindentation using finite element method-reverse algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamen Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst12121732⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 756, pp.139356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887372v1</w:t>
+                <w:t xml:space="preserve">hal-03770748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the elastic-plastic properties of CrN coating on elastic-plastic substrate by nanoindentation using finite element method-reverse algorithm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of Pre-Oxidation on a Ti PVD Coated Ferritic Steel Substrate during High-Temperature Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galy Nkou Bouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 756, pp.139356. </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.1732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst12121732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770748v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro corrosion response of CoCrMo and Ti-6Al-4V orthopedic implants with Zr columnar thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kafia Oulmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissam Hidoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2067,347 +2067,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of CrAlN Films Synthesized by DC Reactive Magnetron Sputtering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the microstructure on the tribological properties of HIPed and PTA-welded Fe-based hardfacing alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Tlili</w:t>
+                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moez Chafra</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.291-298. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 425, pp.127691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-52071-7_40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079859v1</w:t>
+                <w:t xml:space="preserve">hal-04023812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the microstructure on the tribological properties of HIPed and PTA-welded Fe-based hardfacing alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of CrAlN Films Synthesized by DC Reactive Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
+                <w:t xml:space="preserve">Brahim Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tellier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moez Chafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 425, pp.127691. </w:t>
+              <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.291-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52071-7_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023812v1</w:t>
+                <w:t xml:space="preserve">hal-03079859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Ti PVD Films to Limit the Carburization of Metal Powders during SPS Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (4), pp.395-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2435,269 +2435,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature radius measurement by optical profiler and determination of the residual stress in thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of Substrate Bias Voltage on Corrosion and Wear Behavior of Physical Vapor Deposition CrN Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Chafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), pp.2881-2891</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284443v1</w:t>
+                <w:t xml:space="preserve">hal-02154311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Substrate Bias Voltage on Corrosion and Wear Behavior of Physical Vapor Deposition CrN Coatings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Curvature radius measurement by optical profiler and determination of the residual stress in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 487, pp.356-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.05.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154311v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the influence of the pressure and rotational motion of 3D substrates processed by magnetron sputtering: A comparative study between Monte Carlo modelling and experiments</w:t>
               </w:r>
@@ -2781,291 +2781,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between mechanical and microstructural properties of molybdenum nitride thin films deposited on silicon by reactive RF magnetron discharge</w:t>
+                <w:t xml:space="preserve">Nanocolumnar TiN thin film growth by oblique angle sputter-deposition : Experiments vs. simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjemaa Bouaouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mastail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissam Airoudj</w:t>
+                <w:t xml:space="preserve">Rubenson Mareus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Bensouici</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florin Nita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 333, pp.32-38. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160, pp.338-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.10.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728041v1</w:t>
+                <w:t xml:space="preserve">hal-01938495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocolumnar TiN thin film growth by oblique angle sputter-deposition : Experiments vs. simulations</w:t>
+                <w:t xml:space="preserve">Correlation between mechanical and microstructural properties of molybdenum nitride thin films deposited on silicon by reactive RF magnetron discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjemaa Bouaouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Mastail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+                <w:t xml:space="preserve">Seddik El Hak Abaidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubenson Mareus</w:t>
+                <w:t xml:space="preserve">Aissam Airoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florin Nita</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fayçal Bensouici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 160, pp.338-349. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 333, pp.32-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938495v1</w:t>
+                <w:t xml:space="preserve">hal-01728041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry sliding wear investigation on tungsten carbide particles reinforced iron matrix composites</w:t>
               </w:r>
@@ -3090,64 +3090,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Eddine Beliardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Zahzouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (11), pp.116528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3181,90 +3181,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Effect of Residual Stress Gradient on the Wear Behavior of PVD Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3324,77 +3324,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical angles in DC magnetron glad thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Siad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacuum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 131, pp.305-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3422,694 +3422,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the pressure on the microstructure of yttria-stabilized zirconia thin films deposited by dual magnetron sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residual stress, mechanical and microstructure properties of multilayer Mo2N/CrN coating produced by R.F Magnetron discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjemaa Bouaouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik El Hak Abaidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diederik Depla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerika Lamas</w:t>
+                <w:t xml:space="preserve">F. Haid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2015.12.013⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 395, pp.117-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333434v1</w:t>
+                <w:t xml:space="preserve">hal-01419853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stress, mechanical and microstructure properties of multilayer Mo2N/CrN coating produced by R.F Magnetron discharge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of substrate bias voltage on the microstructure and tribological properties of CrN coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Haid</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Chafra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.04.024⟩</w:t>
+              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (1-2), pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/acsm.40.9-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419853v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of substrate bias voltage on the microstructure and tribological properties of CrN coatings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The influence of the pressure on the microstructure of yttria-stabilized zirconia thin films deposited by dual magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik Depla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moez Chafra</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerika Lamas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40 (1-2), pp.9-15. </w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, pp.118-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/acsm.40.9-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2015.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666604v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical angles in DC magnetron glad thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Flank wear prediction in milling AISI 4140 based on cutting forces PCA for different cutting edge preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamice A Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacquet</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poulachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowen Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2016.07.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.273-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMMM.2016.076278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365494v1</w:t>
+                <w:t xml:space="preserve">hal-01333573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flank wear prediction in milling AISI 4140 based on cutting forces PCA for different cutting edge preparations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Critical angles in DC magnetron glad thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Siad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xiaowen Zhu</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131, pp.305-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2016.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMMM.2016.076278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01333573v1</w:t>
+                <w:t xml:space="preserve">hal-01365494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the tribological behavior of duplex treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Siad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Quesada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4126,120 +4126,120 @@
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/acsm.39.201-208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272187v1</w:t>
+                <w:t xml:space="preserve">hal-01327208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the tribological behavior of duplex treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Siad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Quesada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4256,120 +4256,120 @@
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/acsm.39.201-208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327208v1</w:t>
+                <w:t xml:space="preserve">hal-03272187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the tribological behavior of duplex treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Siad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Quesada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4442,51 +4442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosa Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 996 (IX), pp.361-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4533,51 +4533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of RGPP process on properties of Cr-Si-N coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Zairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Beb Cheikh Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4667,51 +4667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate control of friction with nanosculptured thin coatings : Application to gripping in microscale assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Stempfle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4769,200 +4769,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-to-dielectric transition induced by annealing of oriented titanium thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Metal-to-Dielectric transition induced by annealing of oriented titanium thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luc Carpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Sthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Rauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">functional Materials Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Functional Materials Letter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875747v1</w:t>
+                <w:t xml:space="preserve">hal-00903693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate control of friction with nanosculptured thin coatings: Application to gripping in microscale assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Stempfle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4980,253 +4971,262 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Takadoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 59, pp.67-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2012.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-to-Dielectric transition induced by annealing of oriented titanium thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Metal-to-dielectric transition induced by annealing of oriented titanium thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Rauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Materials Letter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">functional Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.1250051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793604712500518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903693v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical model for the electrical properties of chromium thin films sputter deposited at oblique incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5286,64 +5286,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reactive gas pulsing process for tuneable properties of sputter deposited titanium oxide, nitride and oxynitride coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Takadoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5394,77 +5394,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of grain boundary barriers to the electrical conductivity of titanium oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93 (6), pp.064102-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5490,2985 +5490,3089 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEVELNESS : une approche innovante et immersive pour l'analyse métrologique des surfaces.</w:t>
+                <w:t xml:space="preserve">Virtual Reality for Surface Topography Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Airault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ruding Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruding Lou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Viprey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer-Human Interaction Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marbella, Spain. pp.92 - 104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-16451-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244952v1</w:t>
+                <w:t xml:space="preserve">hal-05554088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de revêtements PVD pour limiter la diffusion du carbone lors du frittage par SPS d'une poudre de fer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LEVELNESS : une approche innovante et immersive pour l'analyse métrologique des surfaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Airault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruding Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Charvet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+                <w:t xml:space="preserve">Frédéric Robache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Congrès A3TS des traitements thermiques et des traitements de surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334404v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Virtual PVD”: A Virtual Reality Approach to Explore PVD Magnetron Sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Développement de revêtements PVD pour limiter la diffusion du carbone lors du frittage par SPS d'une poudre de fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XR Salento 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">51ème Congrès A3TS des traitements thermiques et des traitements de surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233864v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« PVD Virtuel » : apprentissage des dépôts sous vide par la réalité virtuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">“Virtual PVD”: A Virtual Reality Approach to Explore PVD Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruding Lou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XR Salento 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Otranto, Italy. pp.81-94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-97772-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244981v1</w:t>
+                <w:t xml:space="preserve">hal-05233864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of 316L/CU composite alloy using a hybrid pvd/sps process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of the nature of the transition metal in oblique angle deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bussière Florian</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Gerami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Plasma thin film international union meeting (Plathinium 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
+              <w:t xml:space="preserve">PLASMA THIN FILM INTERNATIONAL UNION MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Vide (SFV), Sep 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334377v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nature of the transition metal in oblique angle deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hea thin films as protective barrier against carbon diffusion during sps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sanchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLASMA THIN FILM INTERNATIONAL UNION MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française du Vide (SFV), Sep 2025, Antibes, France</w:t>
+              <w:t xml:space="preserve">4th Plasma thin film international union meeting (Plathinium 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327566v1</w:t>
+                <w:t xml:space="preserve">hal-05334341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hea thin films as protective barrier against carbon diffusion during sps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Elaboration of 316L/CU composite alloy using a hybrid pvd/sps process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bussière Florian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Plasma thin film international union meeting (Plathinium 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334341v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-Chemical and Mechanical Properties of DC-Sputtered ZrO2 Coatings Prepared by Oblique Angle Deposition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">« PVD Virtuel » : apprentissage des dépôts sous vide par la réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruding Lou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COTUME Congrès Tunisien de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mahdia, Tunisia</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424399v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling and experimental investigation of Ti PVD coatings as protective barriers against carbon diffusion during SPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Physico-Chemical and Mechanical Properties of DC-Sputtered ZrO2 Coatings Prepared by Oblique Angle Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Gzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pinot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLASMA THIN FILM INTERNATIONAL UNION MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
+              <w:t xml:space="preserve">COTUME Congrès Tunisien de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mahdia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327515v1</w:t>
+                <w:t xml:space="preserve">hal-05424399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Extract the Elastoplastic Properties of the Constituent Layers of Multilayer Coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+                <w:t xml:space="preserve">Thermodynamic modeling and experimental investigation of Ti PVD coatings as protective barriers against carbon diffusion during SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faker Bouchoucha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+                <w:t xml:space="preserve">Florence Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Design and Modeling of Mechanical Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLASMA THIN FILM INTERNATIONAL UNION MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715076v1</w:t>
+                <w:t xml:space="preserve">hal-05327515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Bilayer Variation on the Properties of CrN/CrAlN Multilayer Coatings Produced by DC Magnetron Sputtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Method to Extract the Elastoplastic Properties of the Constituent Layers of Multilayer Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamen Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faker Bouchoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Innovative Materials, Manufacturing, and Advanced Technologies. IMMAT 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congress on Design and Modeling of Mechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Hammamet, Tunisia. pp.338-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-65007-9_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212698v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element mesh generation for nano-scale modeling of tilted columnar thin films for numerical simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Bilayer Variation on the Properties of CrN/CrAlN Multilayer Coatings Produced by DC Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Watiez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">José Outeiro</w:t>
+                <w:t xml:space="preserve">B. Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.216-226</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Innovative Materials, Manufacturing, and Advanced Technologies. IMMAT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, sousse, Tunisia. pp.161-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953983v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of CrN/CrAlN/Cr2O3 Multilayers Coatings Synthesized by DC Reactive Magnetron Sputtering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Finite element mesh generation for nano-scale modeling of tilted columnar thin films for numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Watiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Moskovkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruding Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Outeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSM: International Conference Design and Modeling of Mechanical Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.216-226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505338v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude aérodynamique instationnaire d'un rotor éolien de Savonius : mise en évidence de l'influence de la portance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterization of CrN/CrAlN/Cr2O3 Multilayers Coatings Synthesized by DC Reactive Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Maya</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Chafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique (21 ; 2013; Bordeaux)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMSM: International Conference Design and Modeling of Mechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, HAMMAMET, Tunisia. pp.586-594, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904222v1</w:t>
+                <w:t xml:space="preserve">hal-02505338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique aérodynamique instationnaire d'un rotor éolien de Savonius</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Etude aérodynamique instationnaire d'un rotor éolien de Savonius : mise en évidence de l'influence de la portance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique (21 ; 2013; Bordeaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440519v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CrSiN RF magnetron sputtered thin films realized with pulsed injection of nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Zairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Cheikh Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrSiN RF magnetron sputtered thin films realized with pulsed injection of nitrogen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate control of friction in microscale assembly by using nanosculptured thin coatings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Étude numérique aérodynamique instationnaire d'un rotor éolien de Savonius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jamal Takadoum</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300691v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional growth simulation: a study of substrate oriented films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Besnard</w:t>
+                <w:t xml:space="preserve">Accurate control of friction in microscale assembly by using nanosculptured thin coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Stempfle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Carpentier</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Domatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Takadoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in Thin Film Processing and Characterisation ITFPC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437790v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro et nanostructuration par GLAD : élaboration, propriétés optiques et perspectives d'applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional growth simulation: a study of substrate oriented films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique, JNCO'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Innovations in Thin Film Processing and Characterisation ITFPC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437783v1</w:t>
+                <w:t xml:space="preserve">hal-00437790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sputtering pressure on the properties of chromium thin films obliquely deposited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Micro et nanostructuration par GLAD : élaboration, propriétés optiques et perspectives d'applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Salut</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in Thin Film Processing and Characterisation ITFPC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique, JNCO'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437801v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical behaviours and structural properties in GLAD chromium thin films sputter deposited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of sputtering pressure on the properties of chromium thin films obliquely deposited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gallas</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vignal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Billard</w:t>
+                <w:t xml:space="preserve">R. Salut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Thin Films and Reactive Sputter Deposition ICTF'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Belgium</w:t>
+              <w:t xml:space="preserve">Innovations in Thin Film Processing and Characterisation ITFPC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346504v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical anisotropy of tilted columns thin films of chromium deposited at oblique incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rivory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Solid Films and Surfaces ICSFS'2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Dublin, Ireland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.03.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.03.022⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrical behaviours and structural properties in GLAD chromium thin films sputter deposited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Thin Films and Reactive Sputter Deposition ICTF'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00346506v1</w:t>
+                <w:t xml:space="preserve">hal-00346504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three steps strategy for thin film growth simulation: example of Cr/CrNx multlayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Zairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvement of the mechanical and tribological properties of Cr-N system obtained by reactive gas pulsing DC magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Zairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Cheikh Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Gas Pulsing Process for Oxynitride Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Lintymer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Stahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallic Oxynitride Thin Films by Reactive Sputtering and Related Deposition Methods: Process, Properties and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bentham, pp.27-50, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878565v1</w:t>
-              </w:r>
-[...249 lines deleted...]
-                <w:t xml:space="preserve">hal-00944591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8536,51 +8640,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="306D77EC"/>
+    <w:nsid w:val="E910DFED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8767,51 +8871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-besnard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8070-7000" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151664366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188739378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-8476-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431667v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Lakdhar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.133005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116983" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah&#8208;eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522071" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Gerami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15080620" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Vilar Soler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04409" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639462v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pinot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bussi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-024-09386-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chav&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sabata Mas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Serag" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilard Zolozsvari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132809" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Ben Ammar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Aouadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472422v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.102002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04701616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mvodo Eba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129796" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.128013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887372v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Nkou Bouala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12121732" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139356" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Rahmouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Oulmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Hidoussi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128310" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tlili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Chafra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_40" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127691" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solids2040025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284443v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.05.104" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Evrard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Besnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lucas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemaa Bouaouina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik El Hak Abaidia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Airoudj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bensouici" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938495v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mastail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Nita" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874825v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Grairia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Eddine Beliardouh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zahzouh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aade07" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695338v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barkaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3132-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Siad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2016.07.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Depla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerika Lamas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.12.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419853v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.04.024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666604v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.40.9-15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333573v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamice A Denguir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2016.076278" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quesada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.39.201-208" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058720v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Ardigo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ahmed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.361" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060107v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zairi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Beb Cheikh Larbi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743294414Y.0000000280" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223537v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stempfle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domatti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Takadoum" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sthal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rauch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793604712500518" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035446v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.05.026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903693v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stahl" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/21/215301" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300279v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981143v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stahl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2970034" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244952v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Airault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruding Lou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viprey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robache" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334404v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233864v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97772-5_6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244981v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334377v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bussi&#232;re Florian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334341v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424399v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gzaiel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327515v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715076v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faker Bouchoucha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65007-9_36" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212698v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouadi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tlili" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953983v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Watiez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Moskovkin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Outeiro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505338v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_63" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904222v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marcel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maya" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440519v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944810v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Cheikh Larbi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300691v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437790v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carpentier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437783v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437801v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346504v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346506v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivory" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.03.022" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBGZWP2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878565v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lintymer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944583v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944591v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-besnard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8070-7000" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151664366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188739378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-8476-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah&#8208;eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431667v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Lakdhar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.133005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116983" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Gerami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15080620" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chav&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sabata Mas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Serag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilard Zolozsvari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132809" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Vilar Soler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04409" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639462v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pinot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bussi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-024-09386-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.102002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Ben Ammar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Aouadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140581" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04701616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mvodo Eba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129796" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.128013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139356" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887372v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Nkou Bouala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12121732" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Rahmouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Oulmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Hidoussi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128310" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127691" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tlili" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Chafra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_40" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solids2040025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.05.104" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Evrard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Besnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lucas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemaa Bouaouina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mastail" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Nita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik El Hak Abaidia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Airoudj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bensouici" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874825v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Grairia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Eddine Beliardouh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zahzouh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aade07" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695338v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barkaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3132-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Siad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2016.07.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haid" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.04.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.40.9-15" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333434v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Depla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerika Lamas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.12.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333573v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamice A Denguir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2016.076278" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365494v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327208v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quesada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.39.201-208" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272187v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058720v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Ardigo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ahmed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.361" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060107v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zairi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Beb Cheikh Larbi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743294414Y.0000000280" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223537v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stempfle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domatti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Takadoum" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903693v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stahl" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rauch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035446v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.05.026" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sthal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793604712500518" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/21/215301" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300279v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981143v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stahl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2970034" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554088v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruding Lou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viprey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16451-3_8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244952v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Airault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334404v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233864v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97772-5_6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334341v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334377v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bussi&#232;re Florian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244981v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424399v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gzaiel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327515v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715076v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faker Bouchoucha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65007-9_36" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212698v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouadi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tlili" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Watiez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Moskovkin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Outeiro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505338v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_63" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904222v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marcel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maya" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944810v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Cheikh Larbi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440519v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300691v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437790v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carpentier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437783v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437801v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346506v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivory" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.03.022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBGZWP2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346504v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944591v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944583v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878565v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lintymer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>