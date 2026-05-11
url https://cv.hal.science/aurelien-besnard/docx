--- v1 (2026-04-04)
+++ v2 (2026-05-11)
@@ -631,797 +631,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resultant Incidence Angle: A Unique Criterion for Controlling the Inclined Columnar Nanostructure of Metallic Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">316L Stainless-Steel Carburizing Close to Eutectic Transformation Using the Spark Plasma Sintering Process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamidreza Gerami</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Raschetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Florian Bussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano15080620⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 34 (5), pp.3937-3948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11665-024-09386-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336664v1</w:t>
+                <w:t xml:space="preserve">hal-04639462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard TiAlTaN coating by HIPIMS deposition for cutting tools: experiments, simulations and cutting tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Haye</w:t>
+                <w:t xml:space="preserve">Nanostructured W–Cr Janus Heterojunctions Prepared by Glancing Angle Deposition for Gas Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Vilar Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Chavée</w:t>
+                <w:t xml:space="preserve">Hamidreza Gerami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Sabata Mas</w:t>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essam Serag</w:t>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szilard Zolozsvari</w:t>
+                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 517, pp.132809 (8). </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (48), pp.23186-23198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.5c04409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529515v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured W–Cr Janus Heterojunctions Prepared by Glancing Angle Deposition for Gas Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hard TiAlTaN coating by HIPIMS deposition for cutting tools: experiments, simulations and cutting tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Vilar Soler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamidreza Gerami</w:t>
+                <w:t xml:space="preserve">Loris Chavée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+                <w:t xml:space="preserve">Judith Sabata Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Essam Serag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
+                <w:t xml:space="preserve">Szilard Zolozsvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (48), pp.23186-23198. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 517, pp.132809 (8). </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.5c04409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447514v1</w:t>
+                <w:t xml:space="preserve">hal-05529515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">316L Stainless-Steel Carburizing Close to Eutectic Transformation Using the Spark Plasma Sintering Process.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resultant Incidence Angle: A Unique Criterion for Controlling the Inclined Columnar Nanostructure of Metallic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Gerami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Pinot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+                <w:t xml:space="preserve">Marina Raschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bussière</w:t>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 34 (5), pp.3937-3948. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special Issue Advances and Innovations in Glancing Angle Deposition and Related Nanostructures, 15 (8), pp.620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11665-024-09386-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano15080620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639462v2</w:t>
+                <w:t xml:space="preserve">hal-05336664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Austenitic-to-austenitic-ferritic stainless steel transformation via PVD powder surface functionalization and spark plasma sintering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+                <w:t xml:space="preserve">Exploring the effect of layer thickness on the elastoplastic properties of the constituent materials of CrN/CrAlN multilayer coatings: a nanoindentation and finite element-based investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamen Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.102002⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 808, pp.140581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2024.140581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472422v1</w:t>
+                <w:t xml:space="preserve">hal-04830868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the effect of layer thickness on the elastoplastic properties of the constituent materials of CrN/CrAlN multilayer coatings: a nanoindentation and finite element-based investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+                <w:t xml:space="preserve">Austenitic-to-austenitic-ferritic stainless steel transformation via PVD powder surface functionalization and spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Montagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+                <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 808, pp.140581. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.102002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2024.140581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830868v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation mechanisms occurring during spark plasma sintering elaboration of new duplex composite stainless steels</w:t>
               </w:r>
@@ -1433,51 +1433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mvodo Eba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1669,291 +1669,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the elastic-plastic properties of CrN coating on elastic-plastic substrate by nanoindentation using finite element method-reverse algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+                <w:t xml:space="preserve">Effect of Pre-Oxidation on a Ti PVD Coated Ferritic Steel Substrate during High-Temperature Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galy Nkou Bouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139356⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst12121732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770748v1</w:t>
+                <w:t xml:space="preserve">hal-03887372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pre-Oxidation on a Ti PVD Coated Ferritic Steel Substrate during High-Temperature Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+                <w:t xml:space="preserve">Identification of the elastic-plastic properties of CrN coating on elastic-plastic substrate by nanoindentation using finite element method-reverse algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamen Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (12), pp.1732. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 756, pp.139356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst12121732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887372v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro corrosion response of CoCrMo and Ti-6Al-4V orthopedic implants with Zr columnar thin films</w:t>
               </w:r>
@@ -2067,278 +2067,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the microstructure on the tribological properties of HIPed and PTA-welded Fe-based hardfacing alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of CrAlN Films Synthesized by DC Reactive Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
+                <w:t xml:space="preserve">Brahim Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tellier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moez Chafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 425, pp.127691. </w:t>
+              <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.291-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52071-7_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023812v1</w:t>
+                <w:t xml:space="preserve">hal-03079859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of CrAlN Films Synthesized by DC Reactive Magnetron Sputtering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the microstructure on the tribological properties of HIPed and PTA-welded Fe-based hardfacing alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Tlili</w:t>
+                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moez Chafra</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.291-298. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 425, pp.127691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-52071-7_40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079859v1</w:t>
+                <w:t xml:space="preserve">hal-04023812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Ti PVD Films to Limit the Carburization of Metal Powders during SPS Process</w:t>
               </w:r>
@@ -2363,51 +2363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (4), pp.395-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2435,269 +2435,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Substrate Bias Voltage on Corrosion and Wear Behavior of Physical Vapor Deposition CrN Coatings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curvature radius measurement by optical profiler and determination of the residual stress in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 487, pp.356-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.05.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154311v1</w:t>
+                <w:t xml:space="preserve">hal-02284443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature radius measurement by optical profiler and determination of the residual stress in thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Substrate Bias Voltage on Corrosion and Wear Behavior of Physical Vapor Deposition CrN Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Chafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), pp.2881-2891</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.05.104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02284443v1</w:t>
+                <w:t xml:space="preserve">hal-02154311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the influence of the pressure and rotational motion of 3D substrates processed by magnetron sputtering: A comparative study between Monte Carlo modelling and experiments</w:t>
               </w:r>
@@ -3181,51 +3181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Effect of Residual Stress Gradient on the Wear Behavior of PVD Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,160 +3305,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical angles in DC magnetron glad thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahcene Siad</w:t>
+                <w:t xml:space="preserve">Effect of substrate bias voltage on the microstructure and tribological properties of CrN coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacquet</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Chafra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2016.07.012⟩</w:t>
+              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (1-2), pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/acsm.40.9-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272111v1</w:t>
+                <w:t xml:space="preserve">hal-01666604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual stress, mechanical and microstructure properties of multilayer Mo2N/CrN coating produced by R.F Magnetron discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjemaa Bouaouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3467,333 +3480,320 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik El Hak Abaidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Haid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 395, pp.117-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of substrate bias voltage on the microstructure and tribological properties of CrN coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+                <w:t xml:space="preserve">The influence of the pressure on the microstructure of yttria-stabilized zirconia thin films deposited by dual magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik Depla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moez Chafra</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerika Lamas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/acsm.40.9-15⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, pp.118-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2015.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666604v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the pressure on the microstructure of yttria-stabilized zirconia thin films deposited by dual magnetron sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diederik Depla</w:t>
+                <w:t xml:space="preserve">Critical angles in DC magnetron glad thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Siad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerika Lamas</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacuum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 125, pp.118-122. </w:t>
+              <w:t xml:space="preserve">, 2016, 131, pp.305-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2015.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2016.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333434v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flank wear prediction in milling AISI 4140 based on cutting forces PCA for different cutting edge preparations</w:t>
               </w:r>
@@ -3909,207 +3909,207 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical angles in DC magnetron glad thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Siad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacuum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 131, pp.305-311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vacuum.2016.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365494v1</w:t>
+                <w:t xml:space="preserve">hal-03272111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the tribological behavior of duplex treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Siad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Quesada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4126,120 +4126,120 @@
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/acsm.39.201-208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327208v1</w:t>
+                <w:t xml:space="preserve">hal-03272187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the tribological behavior of duplex treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Siad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Quesada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4256,120 +4256,120 @@
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/acsm.39.201-208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272187v1</w:t>
+                <w:t xml:space="preserve">hal-01327208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the tribological behavior of duplex treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Siad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Quesada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4572,51 +4572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Beb Cheikh Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (8), pp.606-611. </w:t>
@@ -4648,585 +4648,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate control of friction with nanosculptured thin coatings : Application to gripping in microscale assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-to-Dielectric transition induced by annealing of oriented titanium thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Stempfle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Nicolas Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Domatti</w:t>
+                <w:t xml:space="preserve">Luc Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Takadoum</w:t>
+                <w:t xml:space="preserve">Jean-Yves Rauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 59, pp.67 - 78</w:t>
+              <w:t xml:space="preserve">Functional Materials Letter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223537v1</w:t>
+                <w:t xml:space="preserve">hal-00903693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-to-Dielectric transition induced by annealing of oriented titanium thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate control of friction with nanosculptured thin coatings: Application to gripping in microscale assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Stempfle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Carpentier</w:t>
+                <w:t xml:space="preserve">Anne Domatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Rauch</w:t>
+                <w:t xml:space="preserve">Jamal Takadoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Materials Letter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59, pp.67-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2012.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903693v1</w:t>
+                <w:t xml:space="preserve">hal-05035446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate control of friction with nanosculptured thin coatings: Application to gripping in microscale assembly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal-to-dielectric transition induced by annealing of oriented titanium thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Domatti</w:t>
+                <w:t xml:space="preserve">Luc Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Takadoum</w:t>
+                <w:t xml:space="preserve">Jean-Yves Rauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">functional Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.1250051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793604712500518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2012.05.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05035446v1</w:t>
+                <w:t xml:space="preserve">hal-00875747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-to-dielectric transition induced by annealing of oriented titanium thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate control of friction with nanosculptured thin coatings : Application to gripping in microscale assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Stempfle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Carpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Sthal</w:t>
+                <w:t xml:space="preserve">Anne Domatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Rauch</w:t>
+                <w:t xml:space="preserve">Jamal Takadoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">functional Materials Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59, pp.67 - 78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793604712500518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00875747v1</w:t>
+                <w:t xml:space="preserve">hal-03223537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical model for the electrical properties of chromium thin films sputter deposited at oblique incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5273,90 +5273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reactive gas pulsing process for tuneable properties of sputter deposited titanium oxide, nitride and oxynitride coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Takadoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (1 - 2), pp.159 - 177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5381,51 +5381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of grain boundary barriers to the electrical conductivity of titanium oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5490,51 +5490,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5628,2600 +5628,2850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEVELNESS : une approche innovante et immersive pour l'analyse métrologique des surfaces.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Virtual PVD”: A Virtual Reality Approach to Explore PVD Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruding Lou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XR Salento 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Otranto, Italy. pp.81-94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-97772-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244952v1</w:t>
+                <w:t xml:space="preserve">hal-05233864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de revêtements PVD pour limiter la diffusion du carbone lors du frittage par SPS d'une poudre de fer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of PVD diffusion barriers against carbon diffusion during spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Charvet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Congrès A3TS des traitements thermiques et des traitements de surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">EUROMAT2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334404v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Virtual PVD”: A Virtual Reality Approach to Explore PVD Magnetron Sputtering</w:t>
+                <w:t xml:space="preserve">Influence of the nature of the transition metal in oblique angle deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ruding Lou</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Gerami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XR Salento 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLASMA THIN FILM INTERNATIONAL UNION MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Vide (SFV), Sep 2025, Antibes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233864v1</w:t>
+                <w:t xml:space="preserve">hal-05327566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nature of the transition metal in oblique angle deposition</w:t>
+                <w:t xml:space="preserve">« PVD Virtuel » : apprentissage des dépôts sous vide par la réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruding Lou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLASMA THIN FILM INTERNATIONAL UNION MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française du Vide (SFV), Sep 2025, Antibes, France</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327566v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hea thin films as protective barrier against carbon diffusion during sps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Garah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sanchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Plasma thin film international union meeting (Plathinium 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of 316L/CU composite alloy using a hybrid pvd/sps process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bussière Florian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Plasma thin film international union meeting (Plathinium 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« PVD Virtuel » : apprentissage des dépôts sous vide par la réalité virtuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physico-Chemical and Mechanical Properties of DC-Sputtered ZrO2 Coatings Prepared by Oblique Angle Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Gzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+              <w:t xml:space="preserve">COTUME Congrès Tunisien de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mahdia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244981v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-Chemical and Mechanical Properties of DC-Sputtered ZrO2 Coatings Prepared by Oblique Angle Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic modeling and experimental investigation of Ti PVD coatings as protective barriers against carbon diffusion during SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Gzaiel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yoann Pinot</w:t>
+                <w:t xml:space="preserve">Florence Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COTUME Congrès Tunisien de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mahdia, Tunisia</w:t>
+              <w:t xml:space="preserve">PLASMA THIN FILM INTERNATIONAL UNION MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424399v1</w:t>
+                <w:t xml:space="preserve">hal-05327515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling and experimental investigation of Ti PVD coatings as protective barriers against carbon diffusion during SPS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LEVELNESS : une approche innovante et immersive pour l'analyse métrologique des surfaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Baras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+                <w:t xml:space="preserve">Marine Airault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruding Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Robache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLASMA THIN FILM INTERNATIONAL UNION MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327515v1</w:t>
+                <w:t xml:space="preserve">hal-05244952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Extract the Elastoplastic Properties of the Constituent Layers of Multilayer Coatings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+                <w:t xml:space="preserve">Développement de revêtements PVD pour limiter la diffusion du carbone lors du frittage par SPS d'une poudre de fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Design and Modeling of Mechanical Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">51ème Congrès A3TS des traitements thermiques et des traitements de surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715076v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Bilayer Variation on the Properties of CrN/CrAlN Multilayer Coatings Produced by DC Magnetron Sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Aouadi</w:t>
+                <w:t xml:space="preserve">Abnormal grain growth during Spark Plasma Sintering (SPS) of an iron powder using protective barriers against carbon diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Tlili</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Innovative Materials, Manufacturing, and Advanced Technologies. IMMAT 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, sousse, Tunisia. pp.161-168</w:t>
+              <w:t xml:space="preserve">GFDM-FACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212698v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element mesh generation for nano-scale modeling of tilted columnar thin films for numerical simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noé Watiez</w:t>
+                <w:t xml:space="preserve">A Method to Extract the Elastoplastic Properties of the Constituent Layers of Multilayer Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamen Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faker Bouchoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Outeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congress on Design and Modeling of Mechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Hammamet, Tunisia. pp.338-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-65007-9_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953983v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of CrN/CrAlN/Cr2O3 Multilayers Coatings Synthesized by DC Reactive Magnetron Sputtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brahim Tlili</w:t>
+                <w:t xml:space="preserve">Effect of Bilayer Variation on the Properties of CrN/CrAlN Multilayer Coatings Produced by DC Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSM: International Conference Design and Modeling of Mechanical Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on Innovative Materials, Manufacturing, and Advanced Technologies. IMMAT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, sousse, Tunisia. pp.161-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505338v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude aérodynamique instationnaire d'un rotor éolien de Savonius : mise en évidence de l'influence de la portance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Butaud</w:t>
+                <w:t xml:space="preserve">Finite element mesh generation for nano-scale modeling of tilted columnar thin films for numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Watiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Moskovkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruding Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Outeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique (21 ; 2013; Bordeaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, France</w:t>
+              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.216-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904222v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CrSiN RF magnetron sputtered thin films realized with pulsed injection of nitrogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Zairi</w:t>
+                <w:t xml:space="preserve">Characterization of CrN/CrAlN/Cr2O3 Multilayers Coatings Synthesized by DC Reactive Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Chafra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrSiN RF magnetron sputtered thin films realized with pulsed injection of nitrogen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMSM: International Conference Design and Modeling of Mechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, HAMMAMET, Tunisia. pp.586-594, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944810v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique aérodynamique instationnaire d'un rotor éolien de Savonius</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Butaud</w:t>
+                <w:t xml:space="preserve">CrSiN RF magnetron sputtered thin films realized with pulsed injection of nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Zairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Cheikh Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CrSiN RF magnetron sputtered thin films realized with pulsed injection of nitrogen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440519v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate control of friction in microscale assembly by using nanosculptured thin coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Stempfle</w:t>
+                <w:t xml:space="preserve">Étude numérique aérodynamique instationnaire d'un rotor éolien de Savonius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jamal Takadoum</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300691v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional growth simulation: a study of substrate oriented films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Carpentier</w:t>
+                <w:t xml:space="preserve">Etude aérodynamique instationnaire d'un rotor éolien de Savonius : mise en évidence de l'influence de la portance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in Thin Film Processing and Characterisation ITFPC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique (21 ; 2013; Bordeaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437790v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro et nanostructuration par GLAD : élaboration, propriétés optiques et perspectives d'applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Accurate control of friction in microscale assembly by using nanosculptured thin coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Stempfle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Carpentier</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Domatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Takadoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique, JNCO'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437783v1</w:t>
+                <w:t xml:space="preserve">hal-02300691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sputtering pressure on the properties of chromium thin films obliquely deposited</w:t>
+                <w:t xml:space="preserve">Three-dimensional growth simulation: a study of substrate oriented films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Millot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Salut</w:t>
+                <w:t xml:space="preserve">L. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations in Thin Film Processing and Characterisation ITFPC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437801v1</w:t>
+                <w:t xml:space="preserve">hal-00437790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical anisotropy of tilted columns thin films of chromium deposited at oblique incidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Micro et nanostructuration par GLAD : élaboration, propriétés optiques et perspectives d'applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Mansour</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Solid Films and Surfaces ICSFS'2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique, JNCO'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00346506v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of sputtering pressure on the properties of chromium thin films obliquely deposited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations in Thin Film Processing and Characterisation ITFPC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Electrical behaviours and structural properties in GLAD chromium thin films sputter deposited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Thin Films and Reactive Sputter Deposition ICTF'2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical anisotropy of tilted columns thin films of chromium deposited at oblique incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rivory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Solid Films and Surfaces ICSFS'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.03.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three steps strategy for thin film growth simulation: example of Cr/CrNx multlayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8230,99 +8480,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Zairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the mechanical and tribological properties of Cr-N system obtained by reactive gas pulsing DC magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Zairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8331,94 +8581,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Cheikh Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8428,78 +8678,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Gas Pulsing Process for Oxynitride Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Lintymer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8514,65 +8764,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallic Oxynitride Thin Films by Reactive Sputtering and Related Deposition Methods: Process, Properties and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bentham, pp.27-50, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId239"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8640,51 +8890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E910DFED"/>
+    <w:nsid w:val="55F515E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8871,51 +9121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-besnard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8070-7000" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151664366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188739378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-8476-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah&#8208;eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431667v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Lakdhar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.133005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116983" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Gerami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15080620" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chav&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sabata Mas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Serag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilard Zolozsvari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132809" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Vilar Soler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04409" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639462v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pinot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bussi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-024-09386-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.102002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Ben Ammar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Aouadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140581" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04701616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mvodo Eba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129796" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.128013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139356" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887372v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Nkou Bouala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12121732" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Rahmouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Oulmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Hidoussi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128310" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127691" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tlili" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Chafra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_40" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solids2040025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.05.104" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Evrard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Besnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lucas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemaa Bouaouina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mastail" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Nita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik El Hak Abaidia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Airoudj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bensouici" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874825v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Grairia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Eddine Beliardouh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zahzouh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aade07" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695338v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barkaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3132-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Siad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2016.07.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haid" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.04.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.40.9-15" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333434v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Depla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerika Lamas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.12.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333573v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamice A Denguir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2016.076278" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365494v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327208v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quesada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.39.201-208" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272187v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058720v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Ardigo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ahmed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.361" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060107v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zairi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Beb Cheikh Larbi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743294414Y.0000000280" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223537v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stempfle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domatti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Takadoum" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903693v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stahl" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rauch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035446v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.05.026" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sthal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793604712500518" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/21/215301" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300279v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981143v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stahl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2970034" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554088v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruding Lou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viprey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16451-3_8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244952v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Airault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334404v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233864v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97772-5_6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334341v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334377v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bussi&#232;re Florian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244981v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424399v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gzaiel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327515v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715076v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faker Bouchoucha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65007-9_36" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212698v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouadi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tlili" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Watiez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Moskovkin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Outeiro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505338v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_63" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904222v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marcel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maya" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944810v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Cheikh Larbi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440519v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300691v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437790v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carpentier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437783v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437801v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346506v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivory" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.03.022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBGZWP2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346504v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944591v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944583v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878565v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lintymer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-besnard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8070-7000" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151664366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188739378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-8476-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah&#8208;eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431667v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Lakdhar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.133005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116983" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639462v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pinot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bussi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-024-09386-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Vilar Soler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Gerami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04409" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chav&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sabata Mas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Serag" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilard Zolozsvari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15080620" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Ben Ammar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Aouadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472422v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.102002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04701616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mvodo Eba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129796" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.128013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887372v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Nkou Bouala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12121732" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139356" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Rahmouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Oulmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Hidoussi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128310" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tlili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Chafra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_40" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127691" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solids2040025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284443v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.05.104" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Evrard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Besnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lucas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemaa Bouaouina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mastail" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Nita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik El Hak Abaidia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Airoudj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bensouici" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874825v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Grairia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Eddine Beliardouh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zahzouh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aade07" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695338v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barkaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3132-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.40.9-15" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.04.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Depla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerika Lamas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.12.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365494v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Siad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2016.07.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333573v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamice A Denguir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2016.076278" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272111v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quesada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.39.201-208" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058720v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Ardigo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ahmed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.361" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060107v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zairi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Beb Cheikh Larbi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743294414Y.0000000280" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903693v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stahl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rauch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035446v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stempfle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domatti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Takadoum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.05.026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875747v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sthal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793604712500518" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223537v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/21/215301" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300279v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981143v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stahl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2970034" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554088v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruding Lou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viprey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16451-3_8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97772-5_6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609666v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327566v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244981v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334377v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bussi&#232;re Florian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424399v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gzaiel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327515v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244952v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Airault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334404v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609668v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715076v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faker Bouchoucha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65007-9_36" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212698v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouadi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tlili" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953983v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Watiez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Moskovkin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Outeiro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505338v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_63" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944810v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Cheikh Larbi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440519v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marcel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maya" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904222v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300691v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437790v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carpentier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437783v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437801v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346504v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346506v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivory" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.03.022" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBGZWP2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944591v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944583v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878565v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lintymer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>