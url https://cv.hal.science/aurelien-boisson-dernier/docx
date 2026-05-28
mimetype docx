--- v0 (2026-03-09)
+++ v1 (2026-05-28)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-9790-3710</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=rRJKHxMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,1663 +188,1663 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omics analyses of mutants for Marchantia polymorpha FERONIA and MARIS reveal a link between cell wall integrity and abscisic acid responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Owen Jobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celso Gaspar Litholdo Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Christina Stolze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/pcag015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis RALF4 Rapidly Halts Pollen Tube Growth by Increasing ROS and Decreasing Calcium Cytoplasmic Tip Levels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elucidation of arsenic detoxification mechanism in Marchantia polymorpha: The role of ACR3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelia Boccardo</w:t>
+                <w:t xml:space="preserve">Mingai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Santin</w:t>
+                <w:t xml:space="preserve">Aurélien Boisson-Dernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana R. Sede</w:t>
+                <w:t xml:space="preserve">Daniela Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego L. Wengier</w:t>
+                <w:t xml:space="preserve">Francisco Ardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom14111375⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 470, pp.134088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263434v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of arsenic detoxification mechanism in Marchantia polymorpha: The role of ACR3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis RALF4 Rapidly Halts Pollen Tube Growth by Increasing ROS and Decreasing Calcium Cytoplasmic Tip Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Boisson-Dernier</w:t>
+                <w:t xml:space="preserve">Sofía Somoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Bertoldi</w:t>
+                <w:t xml:space="preserve">Noelia Boccardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Ardini</w:t>
+                <w:t xml:space="preserve">Franco Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Larcher</w:t>
+                <w:t xml:space="preserve">Ana R. Sede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego L. Wengier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134088⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.1375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom14111375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675248v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping functions and protein-protein interactions of LRR-extensins in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Herger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shibu Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Kadler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Maria Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Boisson-Dernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (6), pp.e1008847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Toolkit for Quick and Easy Visualization of Marker Proteins, Protein–Protein Interactions and Cell Morphology in Marchantia polymorpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Koebke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roswitha Lentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hülskamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Boisson-Dernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2020.569194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evolutionarily Conserved Receptor-like Kinases Signaling Module Controls Cell Wall Integrity During Tip Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Streubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Maria Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roswitha Lentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (22), pp.3899-3908.e3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2019.09.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Protein Phosphatases ATUNIS1 and ATUNIS2 Regulate Cell Wall Integrity in Tip-Growing Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Maria Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bürssner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roswitha Lentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Sergiiovych Lituiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (8), pp.1906-1923. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.18.00284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AP2-ERF Transcription Factors Mediate Nod Factor–Dependent Mt ENOD11 Activation in Root Hairs via a Novel cis -Regulatory Motif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Andriankaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Boisson-Dernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19 (9), pp.2866-2885. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.107.052944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hypermorphic mutation in the protein phosphatase 2C HAB1 strongly affects ABA signaling in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Duc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Boisson-Dernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian I Schroeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 580 (19), pp.4691-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.febslet.2006.07.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis SOMATIC EMBRYOGENESIS RECEPTOR KINASES1 and 2 Are Essential for Tapetum Development and Microspore Maturation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">MtENOD11 Gene Activation During Rhizobial Infection and Mycorrhizal Arbuscule Development Requires a Common AT-Rich-Containing Regulatory Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Boisson-Dernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Andriankaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roc Ros-Palau</w:t>
+                <w:t xml:space="preserve">Mireille Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Vera</w:t>
+                <w:t xml:space="preserve">Andréas Niebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Schroeder</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne-P. Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (12), pp.3350-3361. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (12), pp.1269-1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.105.036731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/mpmi-18-1269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374073v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MtENOD11 Gene Activation During Rhizobial Infection and Mycorrhizal Arbuscule Development Requires a Common AT-Rich-Containing Regulatory Sequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Arabidopsis SOMATIC EMBRYOGENESIS RECEPTOR KINASES1 and 2 Are Essential for Tapetum Development and Microspore Maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Colcombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Boisson-Dernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréas Niebel</w:t>
+                <w:t xml:space="preserve">Roc Ros-Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne-P. Journet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/mpmi-18-1269⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (12), pp.3350-3361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.105.036731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082475v1</w:t>
+                <w:t xml:space="preserve">hal-04374073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcript enrichment of Nod factor-elicited early nodulin genes in purified root hair fractions of the model legume Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréas Niebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Boisson-Dernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda de Carvalho-Niebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56 (419), pp.2507-2513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/eri244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1891,51 +1912,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D04C6A3"/>
+    <w:nsid w:val="E908D522"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2122,51 +2143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-boisson-dernier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9790-3710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Owen Jobe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Gaspar Litholdo Junior" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Christina Stolze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Stephan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Westermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcag015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Somoza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Boccardo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Santin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R. Sede" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L. Wengier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14111375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675248v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingai Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boisson-Dernier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bertoldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ardini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Larcher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134088" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680429v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Herger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibu Gupta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Kadler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Maria Franck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008847" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Koebke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roswitha Lentz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#252;lskamp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.569194" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Streubel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dolan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.09.069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B&#252;rssner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Sergiiovych Lituiev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00284" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriankaja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Frances" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.052944" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Duc Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian I Schroeder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.07.047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JXTVCP8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colcombet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc Ros-Palau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schroeder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.036731" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Niebel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-P. Journet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-18-1269" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082465v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Carvalho-Niebel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri244" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WTB8XB41-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-boisson-dernier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9790-3710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=rRJKHxMAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519387v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Owen Jobe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Gaspar Litholdo Junior" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Christina Stolze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Stephan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Westermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcag015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675248v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingai Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boisson-Dernier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bertoldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ardini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Larcher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134088" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Somoza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Boccardo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Santin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R. Sede" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L. Wengier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14111375" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Herger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibu Gupta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Kadler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Maria Franck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008847" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Koebke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roswitha Lentz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#252;lskamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.569194" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Streubel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dolan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.09.069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680450v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B&#252;rssner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Sergiiovych Lituiev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00284" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriankaja" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Frances" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.052944" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Duc Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian I Schroeder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.07.047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JXTVCP8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Niebel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-P. Journet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-18-1269" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colcombet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc Ros-Palau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schroeder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.036731" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Carvalho-Niebel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri244" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WTB8XB41-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>