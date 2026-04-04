--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -425,429 +425,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parent-of-origin regulation by maternal auts2 shapes neurodevelopment and behavior in fish</w:t>
+                <w:t xml:space="preserve">High temperature induces motility of zebrafish sperm after short-term storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Clement</w:t>
+                <w:t xml:space="preserve">Songpei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Merdrignac</w:t>
+                <w:t xml:space="preserve">Swapnil Gorakh Waghmare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Roig Puiggros</w:t>
+                <w:t xml:space="preserve">Sayyed Mohammad Hadi Alavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorine Sévère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Nururshopa Eskander Shazada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-025-03600-y⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 595 (2), pp.741623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079847v1</w:t>
+                <w:t xml:space="preserve">hal-04744104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryopreservation did not affect spermatogonia global methylation profile in Senegalese sole (Solea senegalensis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mafalda Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cabrita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 118, pp.105162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2024.105162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature induces motility of zebrafish sperm after short-term storage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parent-of-origin regulation by maternal auts2 shapes neurodevelopment and behavior in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swapnil Gorakh Waghmare</w:t>
+                <w:t xml:space="preserve">Antoine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayyed Mohammad Hadi Alavi</w:t>
+                <w:t xml:space="preserve">Constance Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nururshopa Eskander Shazada</w:t>
+                <w:t xml:space="preserve">Sergi Roig Puiggros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Cheng</w:t>
+                <w:t xml:space="preserve">Dorine Sévère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 595 (2), pp.741623. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-025-03600-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744104v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengths and limitations of reduced representation bisulfite sequencing (RRBS) in the perspective of DNA methylation analysis in fish: a case-study on rainbow trout spermatozoa</w:t>
               </w:r>
@@ -885,51 +885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Sayyari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -961,291 +961,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermatozoa methylome and its sensitivity to water temperature in a teleost fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryopreservation effect on DNA methylation profile in rainbow trout spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina El Kamouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Sayyari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164077⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.19029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-44803-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172467v1</w:t>
+                <w:t xml:space="preserve">hal-04501436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation effect on DNA methylation profile in rainbow trout spermatozoa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spermatozoa methylome and its sensitivity to water temperature in a teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amin Sayyari</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Kica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Laurent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.19029. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 892, pp.164077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-44803-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501436v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian primordial germ cells as key players for the conservation of genetic ressources and genome</w:t>
               </w:r>
@@ -1493,1769 +1493,1769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic thermal manipulation impacts the postnatal transcriptome response of heat-challenged Japanese quails</w:t>
+                <w:t xml:space="preserve">Protein expression reveals a molecular sexual identity of avian primordial germ cells at pre-gonadal stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Aurore Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Jimenez</w:t>
+                <w:t xml:space="preserve">Vanessa Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (488), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07832-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98454-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321946v1</w:t>
+                <w:t xml:space="preserve">hal-03367022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein expression reveals a molecular sexual identity of avian primordial germ cells at pre-gonadal stages</w:t>
+                <w:t xml:space="preserve">Embryonic thermal manipulation impacts the postnatal transcriptome response of heat-challenged Japanese quails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
+                <w:t xml:space="preserve">Anaïs Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Alves</w:t>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Jacques</w:t>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Guérin</w:t>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (488), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98454-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07832-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367022v1</w:t>
+                <w:t xml:space="preserve">hal-03321946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grape seed extract maternal dietary supplementation improves egg quality and reduces ovarian steroidogenesis without affecting fertility parameters in reproductive hens</w:t>
+                <w:t xml:space="preserve">Avian uterine fluid proteome: exosomes and biological processes potentially involved in sperm survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Barbe</w:t>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namya Mellouk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Ramé</w:t>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Grandhaye</w:t>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Anger</w:t>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (5), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, acceptée (4), Acceptée. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrd.23333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151806v1</w:t>
+                <w:t xml:space="preserve">hal-01605894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian uterine fluid proteome: exosomes and biological processes potentially involved in sperm survival</w:t>
+                <w:t xml:space="preserve">A grape seed extract maternal dietary supplementation improves egg quality and reduces ovarian steroidogenesis without affecting fertility parameters in reproductive hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Riou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Alix Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">Jérémy Grandhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+                <w:t xml:space="preserve">Karine Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, acceptée (4), Acceptée. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.23333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605894v1</w:t>
+                <w:t xml:space="preserve">hal-03151806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unique features of proteins depicting the chicken amniotic fluid</w:t>
+                <w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène da Silva</w:t>
+                <w:t xml:space="preserve">Mamadou Amadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Dombre</w:t>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (3), pp.S174-S190. </w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (7), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.RA117.000459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cmi.13027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626106v1</w:t>
+                <w:t xml:space="preserve">hal-02629406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis of transcriptomic data related to the liver of laying hens: from physiological basics to newly identified functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic analysis of uterine fluid of fertile and subfertile hens before and after insemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gloux</w:t>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Nys</w:t>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-6185-0⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158 (4), pp.335-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-19-0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622659v1</w:t>
+                <w:t xml:space="preserve">hal-02622969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guinea fowl eggshell quantitative proteomics yield new findings related to its unique structural characteristics and superior mechanical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Combes-Soia</w:t>
+                <w:t xml:space="preserve">Differential expression and co-expression gene network analyses reveal molecular mechanisms and candidate biomarkers involved in breast muscle myopathies in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro B. Rodriguez-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2019.103511⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51521-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623244v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of uterine fluid of fertile and subfertile hens before and after insemination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Riou</w:t>
+                <w:t xml:space="preserve">Thermal Manipulation During Embryogenesis Impacts H3K4me3 and H3K27me3 Histone Marks in Chicken Hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-19-0079⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622969v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression and co-expression gene network analyses reveal molecular mechanisms and candidate biomarkers involved in breast muscle myopathies in chicken</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative analysis of transcriptomic data related to the liver of laying hens: from physiological basics to newly identified functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Pampouille</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51521-1⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-6185-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966590v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Manipulation During Embryogenesis Impacts H3K4me3 and H3K27me3 Histone Marks in Chicken Hypothalamus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The unique features of proteins depicting the chicken amniotic fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1207. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), pp.S174-S190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.RA117.000459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385835v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViSEAGO: a bioconductor package for clustering biological functions using gene ontology and semantic similarity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guinea fowl eggshell quantitative proteomics yield new findings related to its unique structural characteristics and superior mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Combes-Soia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro B. Rodriguez-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioData Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13040-019-0204-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2019.103511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618212v1</w:t>
+                <w:t xml:space="preserve">hal-02623244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate genes of the transcellular and paracellular calcium absorption pathways in the small intestine of laying hens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ViSEAGO: a bioconductor package for clustering biological functions using gene ontology and semantic similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/pez407⟩</w:t>
+              <w:t xml:space="preserve">BioData Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13040-019-0204-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622782v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
+                <w:t xml:space="preserve">Candidate genes of the transcellular and paracellular calcium absorption pathways in the small intestine of laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Emilie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (7), 14 p. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (11), pp.6005-6018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cmi.13027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps/pez407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629406v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food restriction but not fish oil increases fertility in hens: role of RARRES2?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3345,77 +3345,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of fixed and native chromatin preparation methods to study histone post-translational modifications at a whole genome scale in skeletal muscle tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3492,51 +3492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal manipulation of the chicken embryo triggers differential gene expression in response to a later heat challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3607,542 +3607,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken eggshell matrix proteins during the primary events of eggshell mineralization and the active growth phase of calcification</w:t>
+                <w:t xml:space="preserve">Quantitative proteomics provides new insights into chicken eggshell matrix protein functions during the primary events of mineralisation and the active calcification phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4, pp.430-436. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126, pp.140-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2015.06.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601560v1</w:t>
+                <w:t xml:space="preserve">hal-02638649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying specific proteins involved in eggshell membrane formation using gene expression analysis and bioinformatics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken eggshell matrix proteins during the primary events of eggshell mineralization and the active growth phase of calcification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2013-3⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.430-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2015.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633268v1</w:t>
+                <w:t xml:space="preserve">hal-01601560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative proteomics provides new insights into chicken eggshell matrix protein functions during the primary events of mineralisation and the active calcification phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Identifying specific proteins involved in eggshell membrane formation using gene expression analysis and bioinformatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwen Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell T. Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Rose-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 126, pp.140-154. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.05.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2013-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638649v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken eggshell matrix proteins during the primary events of eggshell mineralization and the active growth phase of shell calcification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4, pp.430-436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2015.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4170,90 +4170,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative proteomics and bioinformatic analysis provide new insight into protein function during avian eggshell biomineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 113, pp.178-193. </w:t>
@@ -4285,351 +4285,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken uterine fluid during eggshell biomineralization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Effect of embryonic development on the chicken egg yolk plasma proteome after 12 days of incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlheinz Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2014.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (12), pp.2531-2540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf404512x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630052v1</w:t>
+                <w:t xml:space="preserve">hal-02631379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of embryonic development on the chicken egg yolk plasma proteome after 12 days of incubation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+                <w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken uterine fluid during eggshell biomineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (12), pp.2531-2540. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.65-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf404512x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2014.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02631379v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hen uterine gene expression profiling during eggshell formation reveals putative proteins involved in the supply of minerals or in the shell mineralization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4676,64 +4676,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovalbumin-related Protein X Is a Heparin-binding Ov-Serpin Exhibiting Antimicrobial Activities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4849,51 +4849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5203,63 +5203,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certain paracrine factors implicated in germ stem cell fate could also exhibit additional endocrine functions throughout the reproductive cycle of rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">La spécificité de la matrice extracellulaire du testicule pourrait être nécessaire à la production d’organoïdes testiculaires chez les poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Danthu</w:t>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5267,499 +5267,499 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+                <w:t xml:space="preserve">Agnès Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Conference of European Comparative Endocrinologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ancona, Italy</w:t>
+              <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE (département PHASE), Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690566v1</w:t>
+                <w:t xml:space="preserve">hal-04805813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imagerie 3D à haute résolution et la reconstruction du testicule entier du poisson zèbre constituent une approche prometteuse pour étudier le nombre et l'organisation spatiale des cellules souches spermatogoniales adultes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex Determination in Medaka (Oryzias latipes): When Epigenetics Overrides Genetic Determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rapilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amanda de Oliveira Ribeiro</w:t>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">StemPhase 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE département PHASE, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">3. European Symposium on Sex Determination in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, La colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805854v1</w:t>
+                <w:t xml:space="preserve">hal-04780055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational inheritance of DNA methylation alterations after gdf6b+/- -induced sex reversal in the medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04657868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Determination in Medaka (Oryzias latipes): When Epigenetics Overrides Genetic Determinants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Violette Thermes</w:t>
+                <w:t xml:space="preserve">L'imagerie 3D à haute résolution et la reconstruction du testicule entier du poisson zèbre constituent une approche prometteuse pour étudier le nombre et l'organisation spatiale des cellules souches spermatogoniales adultes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Da Silva Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rapilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda de Oliveira Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Symposium on Sex Determination in Vertebrates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, La colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">StemPhase 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE département PHASE, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780055v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spécificité de la matrice extracellulaire du testicule pourrait être nécessaire à la production d’organoïdes testiculaires chez les poissons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Certain paracrine factors implicated in germ stem cell fate could also exhibit additional endocrine functions throughout the reproductive cycle of rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Danthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5767,88 +5767,88 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Burel</w:t>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE (département PHASE), Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">31. Conference of European Comparative Endocrinologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ancona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805813v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification par une approche innovante de protéomique à haut débit (diaPASEF) de protéines plasmatiques différentiellement exprimées au cours de la maturation sexuelle des truites Arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
@@ -5860,64 +5860,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Danthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5972,64 +5972,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating TGF-β signalling pathways and epigenetic modulations for controlling sex determination in medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6110,64 +6110,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Danthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guével Blandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6203,484 +6203,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellules germinales primordiales aviaires au cœur des avancées de la conservation des ressources génétiques et de l’édition des génomes. L’exemple français</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Parallel accumulation - serial fragmentation combined with data-independent acquisition for Identification of plasma proteins correlated with entry into sexual maturation: towards the development of an innovative biotechnology to control the sexual precocity and fertility of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Danthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.115-123</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275281v1</w:t>
+                <w:t xml:space="preserve">hal-03911904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel accumulation - serial fragmentation combined with data-independent acquisition for Identification of plasma proteins correlated with entry into sexual maturation: towards the development of an innovative biotechnology to control the sexual precocity and fertility of rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Variation in muscle energy stores: impact on reproduction and egg characteristics in meat-type chicken strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">26. World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911904v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in muscle energy stores: impact on reproduction and egg characteristics in meat-type chicken strains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Cellules germinales primordiales aviaires au cœur des avancées de la conservation des ressources génétiques et de l’édition des génomes. L’exemple français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Franzoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+                <w:t xml:space="preserve">Jacky Ezagal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.115-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152751v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm DNA methylation and sensitivity to environmenatl variations in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6718,64 +6718,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French avian cryobank: development of reproductive biotechnologies based on primordial germ cells (PGCs) and investigation of the impact of in vitro steps on PGCs integrity and reproductive capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6830,64 +6830,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and molecular transgenerational analysis of embryonic thermal manipulation in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6949,734 +6949,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Guinea fowl eggshell structural organization and particular organic matrix protein patterns to decipher its exceptional biomechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Combes-Soia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Alejandro Rodriguez-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
+              <w:t xml:space="preserve">XVIII European on the quality of eggs and egg products and XXIV European symposium on the quality of poultry meat symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cezme, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736783v1</w:t>
+                <w:t xml:space="preserve">hal-02734825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guinea fowl eggshell structural organization and particular organice matrix protein patterns to decipher its exceptional biomechanical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
+                <w:t xml:space="preserve">Modifications moléculaires et histologiques associées à des myopathies du muscle du filet chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Combes Soia</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées françaises de la biologie des tissus minéralisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFBTM, Jun 2019, Boulogne sur mer, France</w:t>
+              <w:t xml:space="preserve">13. Journée de la Recherche Avicole et Palmipèdes à foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254659v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications moléculaires et histologiques associées à des myopathies du muscle du filet chez le poulet de chair</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+                <w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journée de la Recherche Avicole et Palmipèdes à foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658366v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Diallo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Coralie Gimmonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306867v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guinea fowl eggshell structural organization and particular organic matrix protein patterns to decipher its exceptional biomechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Guinea fowl eggshell structural organization and particular organice matrix protein patterns to decipher its exceptional biomechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Rodriguez-Navarro</w:t>
+                <w:t xml:space="preserve">Lucie Combes Soia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII European on the quality of eggs and egg products and XXIV European symposium on the quality of poultry meat symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cezme, Turkey</w:t>
+              <w:t xml:space="preserve">Journées françaises de la biologie des tissus minéralisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFBTM, Jun 2019, Boulogne sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734825v1</w:t>
+                <w:t xml:space="preserve">hal-03254659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation des réserves énergétiques : impact sur la reproduction et les caractéristiques des oeufs à couver en lignées chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
@@ -7705,90 +7705,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; induit l’arrêt du cycle en G0/G1 et inhibe l’apoptose de la cellule hôte : rôle de la kinase EtROP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7856,51 +7856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées PEPI IBIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7925,103 +7925,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenome-wide analysis of the impact of a thermal manipulation treatment on avian embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Model Systems 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -8050,103 +8050,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic thermal manipulation of the Japanese quail: impacts on physiology and hypothalamic methylome and transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Gataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t>
@@ -8227,51 +8227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII European Symposium on the Quality of Eggs and Egg Products and XXIII European Symposium on the Quality of Poultry Meat ‘EggMeat 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
@@ -8352,51 +8352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Biomineralization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Tsukuba, Japan</w:t>
@@ -8438,77 +8438,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in calcium carbonate mineralogy and in organic matrix proteins quantified by proteomic analysis during the early stages of egg shell mineralization in hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Rodriguez-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazaret Dominguez-Gasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8550,103 +8550,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. World's Poultry Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Beijing, China</w:t>
@@ -8701,51 +8701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Biomineralization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8783,90 +8783,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian eggshell formation: Presence of amorphous calcium carbonate associated with changes in some organic matrix proteins during initiation of mineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
@@ -8895,77 +8895,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9046,51 +9046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomin 13th international symposium on biomineralization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9141,77 +9141,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Biomineralization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Granada, Spain. résumé 2 p</w:t>
@@ -9253,90 +9253,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de la coquille de l'oeuf de poule : présence d'une phase de carbonate de calcium amorphe et variation associées de protéines de la matrice organique lors de l'initiation de la minéralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA. World's Poultry Science Association (WPSA). Ecole Nationale Supérieure Agronomique de Toulouse (INPT - ENSAT)., Mar 2015, Tours, France</w:t>
@@ -9359,1166 +9359,1166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hen uterine gene expression profiling during eggshell formation reveals putative proteins involved in the shell mineralization process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Spermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Animal Andrology. AUS., Aug 2014, Newcastle, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739248v1</w:t>
+                <w:t xml:space="preserve">hal-02738618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on egg proteins and their biological activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the mineral precursors for eggshell formation in hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">16. Journées françaises de biologie des tissus minéralisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792816v1</w:t>
+                <w:t xml:space="preserve">hal-02738600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the mineral precursors for eggshell formation in hens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights on egg proteins and their biological activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées françaises de biologie des tissus minéralisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Limoges, France</w:t>
+              <w:t xml:space="preserve">Foodomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738600v1</w:t>
+                <w:t xml:space="preserve">hal-02792816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hen uterine gene expression profiling during eggshell formation reveals putative proteins involved in the shell mineralization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Spermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Animal Andrology. AUS., Aug 2014, Newcastle, Australia</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738618v1</w:t>
+                <w:t xml:space="preserve">hal-02739248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on egg proteins and their biological activities related to its physical and chemical protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du fluide utérin de Gallus gallus par spectrométrie de masse ''bottom up'' : comparaison de deux lignées de poules et effet de l'insémination artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Quality og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t>
+              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement des Biotechnologies en Région Centre (Biotechnocentre). FRA., Oct 2013, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747444v1</w:t>
+                <w:t xml:space="preserve">hal-02749802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New advances on egg proteins and their potential for food and non food uses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+                <w:t xml:space="preserve">Characterization and quantification of proteins secreted by uterus during initiation, growth and arrest of eggshell biomineralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">104th AOCS Annual Meeting and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">12. International Symposium of Biomineralization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Experimental Physics. DEU., Aug 2013, Frieberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808179v1</w:t>
+                <w:t xml:space="preserve">hal-02744748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and quantification of proteins secreted by uterus during initiation, growth and arrest of eggshell biomineralisation</w:t>
+                <w:t xml:space="preserve">Quantification and characterization of proteins secreted by uterus during initiation, growth and arrest of eggshell biomineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium of Biomineralization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Experimental Physics. DEU., Aug 2013, Frieberg, Germany</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Qaulity og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744748v1</w:t>
+                <w:t xml:space="preserve">hal-02747442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and characterization of proteins secreted by uterus during initiation, growth and arrest of eggshell biomineralisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">New insights on egg proteins and their biological activities related to its physical and chemical protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Qaulity og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Quality og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747442v1</w:t>
+                <w:t xml:space="preserve">hal-02747444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du fluide utérin de Gallus gallus par spectrométrie de masse ''bottom up'' : comparaison de deux lignées de poules et effet de l'insémination artificielle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+                <w:t xml:space="preserve">New advances on egg proteins and their potential for food and non food uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Développement des Biotechnologies en Région Centre (Biotechnocentre). FRA., Oct 2013, Seillac, France</w:t>
+              <w:t xml:space="preserve">104th AOCS Annual Meeting and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749802v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of embryonic development on the egg yolk plasma proteome during the first 12 days of incubation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlheimz Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10582,64 +10582,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10707,77 +10707,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
@@ -10858,51 +10858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11078,359 +11078,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of the Rainbow trout testicular extracellular matrix using diaPASEF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Composition of the rainbow trout testicular extracellular matrix and progress towards the development of testicular organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteoAix 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158632v1</w:t>
+                <w:t xml:space="preserve">hal-04102161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of the rainbow trout testicular extracellular matrix and progress towards the development of testicular organoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Composition of the Rainbow trout testicular extracellular matrix using diaPASEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. </w:t>
+              <w:t xml:space="preserve">ProteoAix 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102161v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
@@ -11453,359 +11453,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guinea fowl eggshell quantitative proteomics yield new findings related to its unique structural characteristics and superior mechanical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Effets a court et long termes de la manipulation thermique embryonnaire sur la physiologie de la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth Symposium on biomineralization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. 2019</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737797v1</w:t>
+                <w:t xml:space="preserve">hal-02735184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bioinformatique des marques d'histone chez le poulet exposé à la chaleur pendant l'incubation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche sur les Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734830v1</w:t>
+                <w:t xml:space="preserve">hal-02736953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of variation in energy stores on reproduction and egg characteristics of meat-type chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI European Symposium on Poultry Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. 2019</w:t>
@@ -11834,77 +11834,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11953,527 +11953,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets a court et long termes de la manipulation thermique embryonnaire sur la physiologie de la caille japonaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Analyse bioinformatique des marques d'histone chez le poulet exposé à la chaleur pendant l'incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche sur les Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735184v1</w:t>
+                <w:t xml:space="preserve">hal-02734830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
+                <w:t xml:space="preserve">Guinea fowl eggshell quantitative proteomics yield new findings related to its unique structural characteristics and superior mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Combes-Soia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t>
+              <w:t xml:space="preserve">XVth Symposium on biomineralization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736953v1</w:t>
+                <w:t xml:space="preserve">hal-02737797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la manipulation thermique embryonnaire sur le méthylome de caille japonaise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ViSEAGO: Easier data mining of biological functions organized into clusters using Gene Ontology and semantic similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
+              <w:t xml:space="preserve">useR! 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737671v1</w:t>
+                <w:t xml:space="preserve">hal-02789400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViSEAGO: Easier data mining of biological functions organized into clusters using Gene Ontology and semantic similarity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact de la manipulation thermique embryonnaire sur le méthylome de caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">useR! 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. 2019</w:t>
+              <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789400v1</w:t>
+                <w:t xml:space="preserve">hal-02737671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViSEAGO: Easier data mining of biological functions organized into clusters using Gene Ontology and semantic similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12524,51 +12524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12643,359 +12643,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bioinformatique des modifications post-traductionnelles des histones chez le poulet thermomanipulé durant l'embryogenèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Impact de la thermo-manipulation embryonnaire sur l'aposition de H3K27ME3 et H3K4ME3 dans l'hypothalamus de poulet agé de 35 jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734816v1</w:t>
+                <w:t xml:space="preserve">hal-02735511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la thermo-manipulation embryonnaire sur l'aposition de H3K27ME3 et H3K4ME3 dans l'hypothalamus de poulet agé de 35 jours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Analyse bioinformatique des modifications post-traductionnelles des histones chez le poulet thermomanipulé durant l'embryogenèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735511v1</w:t>
+                <w:t xml:space="preserve">hal-02734816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic thermal manipulation on quail transcriptome and methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
@@ -13024,103 +13024,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
@@ -13149,90 +13149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental epigenetics in birds: when the embryo feels the heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13287,77 +13287,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet OVISPERM : conservation des gamètes mâles dans l'oviducte de poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13399,90 +13399,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of the chicken amniotic fluid during embryonic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Combes Soia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13524,103 +13524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm storage in hens: comprehensive proteomic analysis of uterine fluid and SST in relation to fertility lenght</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
@@ -13649,103 +13649,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
@@ -13768,234 +13768,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive proteomic analysis of Gallus gallus uterine fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Scientific Meeting of the AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. Brazilian College of Animal Reproduction, Animal Reproduction, 12 (3), 2015, 31st Scientific Meeting of the AETE</w:t>
+              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740039v1</w:t>
+                <w:t xml:space="preserve">hal-02739803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic and bioinformatic analysis of avian uterine fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015, SMAP 2015</w:t>
@@ -14018,152 +14018,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Comprehensive proteomic analysis of Gallus gallus uterine fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">31. Scientific Meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. Brazilian College of Animal Reproduction, Animal Reproduction, 12 (3), 2015, 31st Scientific Meeting of the AETE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739803v1</w:t>
+                <w:t xml:space="preserve">hal-02740039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the mineral materiel for eggshell formation in hens</w:t>
               </w:r>
@@ -14201,51 +14201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVTH EUROPEAN POULTRY CONFERENCE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14296,77 +14296,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Rodriguez Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVth European Poultry Conference</w:t>
@@ -14389,445 +14389,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification et caractérisation des protéines sécrétées par l'utérus lors de l'initiation, de la croissance et de l'arrêt de la minéralisation de la coquille d'oeuf de poule</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Bottom-up analysis of Gallus gallus uterine fluid: comparison of two lines of hens and effect of artificial insemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. Journées de la Recherche Avicole, 2013, 10èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013. Scientific Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749889v1</w:t>
+                <w:t xml:space="preserve">hal-02745845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et caractérisation des protéines sécrétées par l'utérus lors de l'initiation, de la croissance et de l'arrêt de la minéralisation de la coquille d'oeuf de poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Société Française de Biologie des Tissus Minéralisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Poitiers, France. 2013</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. Journées de la Recherche Avicole, 2013, 10èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805515v1</w:t>
+                <w:t xml:space="preserve">hal-02749889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up analysis of Gallus gallus uterine fluid: comparison of two lines of hens and effect of artificial insemination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Quantification et caractérisation des protéines sécrétées par l'utérus lors de l'initiation, de la croissance et de l'arrêt de la minéralisation de la coquille d'oeuf de poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013. Scientific Meeting</w:t>
+              <w:t xml:space="preserve">15. Journées de la Société Française de Biologie des Tissus Minéralisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Poitiers, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745845v1</w:t>
+                <w:t xml:space="preserve">hal-02805515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transcriptomic approach of the hen's uterus to identify new genes involved in biomineralization of the eggshell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14878,90 +14878,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of label free spectral counting to quantify the proteins involved in the various phases of chicken eggshell mineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orléans (FRA), France. , 256 p., 2012, JFSM Orléans 2012</w:t>
@@ -15035,77 +15035,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 14. Bioactive Minor Egg Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wu J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eggs as Functional Foods and Nutraceuticals for Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.406, 2019, Food Chemistry, Function and Analysis, 978-1-78801-213-3. </w:t>
@@ -15293,64 +15293,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autism-related gene intergenerationally regulates neurodevelopment and behavior in fish through non-genetic mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Ruig Puiggros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15428,90 +15428,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic landscape of heat stress intergenerational inheritance in a teleost fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15565,90 +15565,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEXTIMING: Identification de protéines plasmatiques corrélées à l’entrée en maturation sexuelle : vers un développement d’une biotechnologie innovante pour maîtriser la précocité sexuelle et la fertilité de la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Danthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15711,51 +15711,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViSEAGO: a Bioconductor package for clustering biological functions using GeneOntology and semantic similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15889,51 +15889,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F134155"/>
+    <w:nsid w:val="9CE44FEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16120,51 +16120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-brionne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3301-3813" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458486v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Mak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Roig Puiggros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03600-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835965v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mafalda Almeida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cabrita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laiz&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2024.105162" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpei Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Gorakh Waghmare" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mohammad Hadi Alavi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nururshopa Eskander Shazada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741623" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Kamouh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sayyari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01326-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172467v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164077" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44803-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113741" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98454-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233169" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23333" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gloux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6185-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103511" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0079" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51521-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-019-0204-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez407" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629406v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnahoui-David" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marchand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0678" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.06.019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633268v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Du" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rose-Martel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2013-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638649v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.05.034" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.09.024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630052v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.09.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631379v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Mann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf404512x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640144v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-220" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;-Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.469759" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642183v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6793-12-10" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Oliveira Ribeiro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Carvalho Natal de Moraes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marques de Souza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690566v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Danthu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805854v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rapilly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680077v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;vel Blandine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911904v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152751v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692707v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254659v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes Soia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658366v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306867v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734825v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737893v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738443v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786704v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733489v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733493v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazaret Dominguez-Gasca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739212v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738484v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741083v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740084v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738852v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740279v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739248v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792816v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738600v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738618v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747444v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808179v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744748v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747442v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749802v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746453v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheimz Mann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802514v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747495v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752419v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158632v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102161v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737797v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734830v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737377v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789400v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786990v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734816v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605263v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742157v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608737v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602972v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740039v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738695v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739803v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738844v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Navarro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749889v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805515v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745845v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804011v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745304v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788830v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013833-00259" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645932v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411012v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789561v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-brionne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3301-3813" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458486v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Mak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpei Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Gorakh Waghmare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mohammad Hadi Alavi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nururshopa Eskander Shazada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741623" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mafalda Almeida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cabrita" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laiz&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2024.105162" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Roig Puiggros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03600-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Kamouh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sayyari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01326-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44803-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113741" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98454-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23333" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151806v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233169" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnahoui-David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0079" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51521-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622659v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gloux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6185-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103511" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-019-0204-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez407" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marchand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0678" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638649v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.05.034" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601560v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.06.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Du" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rose-Martel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2013-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.09.024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631379v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Mann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf404512x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.09.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640144v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-220" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;-Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.469759" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642183v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6793-12-10" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Oliveira Ribeiro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Carvalho Natal de Moraes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marques de Souza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805813v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805854v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rapilly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690566v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Danthu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680077v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;vel Blandine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911904v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152751v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692707v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734825v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658366v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306867v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254659v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes Soia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737893v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738443v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786704v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733489v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733493v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazaret Dominguez-Gasca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739212v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738484v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741083v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740084v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738852v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740279v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738618v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738600v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792816v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739248v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749802v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744748v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747442v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747444v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808179v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746453v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheimz Mann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802514v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747495v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752419v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102161v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158632v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737377v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734830v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737797v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786990v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734816v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605263v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742157v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608737v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602972v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739803v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738695v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740039v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738844v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Navarro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745845v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749889v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805515v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804011v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745304v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788830v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013833-00259" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645932v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411012v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789561v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>