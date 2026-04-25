--- v1 (2026-04-04)
+++ v2 (2026-04-25)
@@ -249,51 +249,51 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 118, </w:t>
+              <w:t xml:space="preserve">, 2026, 118 (2), pp.111211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygeno.2026.111211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -425,429 +425,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature induces motility of zebrafish sperm after short-term storage</w:t>
+                <w:t xml:space="preserve">Cryopreservation did not affect spermatogonia global methylation profile in Senegalese sole (Solea senegalensis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songpei Zhang</w:t>
+                <w:t xml:space="preserve">M. Mafalda Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swapnil Gorakh Waghmare</w:t>
+                <w:t xml:space="preserve">Elsa Cabrita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayyed Mohammad Hadi Alavi</w:t>
+                <w:t xml:space="preserve">Vincent Laizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nururshopa Eskander Shazada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu Cheng</w:t>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741623⟩</w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118, pp.105162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2024.105162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744104v1</w:t>
+                <w:t xml:space="preserve">hal-04835965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation did not affect spermatogonia global methylation profile in Senegalese sole (Solea senegalensis)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parent-of-origin regulation by maternal auts2 shapes neurodevelopment and behavior in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mafalda Almeida</w:t>
+                <w:t xml:space="preserve">Constance Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Cabrita</w:t>
+                <w:t xml:space="preserve">Sergi Roig Puiggros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Laizé</w:t>
+                <w:t xml:space="preserve">Dorine Sévère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2024.105162⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-025-03600-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835965v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parent-of-origin regulation by maternal auts2 shapes neurodevelopment and behavior in fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High temperature induces motility of zebrafish sperm after short-term storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songpei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Clement</w:t>
+                <w:t xml:space="preserve">Swapnil Gorakh Waghmare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Merdrignac</w:t>
+                <w:t xml:space="preserve">Sayyed Mohammad Hadi Alavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Roig Puiggros</w:t>
+                <w:t xml:space="preserve">Nururshopa Eskander Shazada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorine Sévère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Yu Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.125. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 595 (2), pp.741623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-025-03600-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079847v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengths and limitations of reduced representation bisulfite sequencing (RRBS) in the perspective of DNA methylation analysis in fish: a case-study on rainbow trout spermatozoa</w:t>
               </w:r>
@@ -885,51 +885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Sayyari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -961,291 +961,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation effect on DNA methylation profile in rainbow trout spermatozoa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spermatozoa methylome and its sensitivity to water temperature in a teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Laurent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Kica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-44803-2⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 892, pp.164077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501436v1</w:t>
+                <w:t xml:space="preserve">hal-04172467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermatozoa methylome and its sensitivity to water temperature in a teleost fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryopreservation effect on DNA methylation profile in rainbow trout spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina El Kamouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Kica</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Sayyari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 892, pp.164077. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.19029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-44803-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172467v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian primordial germ cells as key players for the conservation of genetic ressources and genome</w:t>
               </w:r>
@@ -1493,1769 +1493,1769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein expression reveals a molecular sexual identity of avian primordial germ cells at pre-gonadal stages</w:t>
+                <w:t xml:space="preserve">Embryonic thermal manipulation impacts the postnatal transcriptome response of heat-challenged Japanese quails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
+                <w:t xml:space="preserve">Anaïs Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Alves</w:t>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Jacques</w:t>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Guérin</w:t>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (488), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98454-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07832-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367022v1</w:t>
+                <w:t xml:space="preserve">hal-03321946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic thermal manipulation impacts the postnatal transcriptome response of heat-challenged Japanese quails</w:t>
+                <w:t xml:space="preserve">Protein expression reveals a molecular sexual identity of avian primordial germ cells at pre-gonadal stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Aurore Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Jimenez</w:t>
+                <w:t xml:space="preserve">Vanessa Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (488), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07832-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98454-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321946v1</w:t>
+                <w:t xml:space="preserve">hal-03367022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian uterine fluid proteome: exosomes and biological processes potentially involved in sperm survival</w:t>
+                <w:t xml:space="preserve">A grape seed extract maternal dietary supplementation improves egg quality and reduces ovarian steroidogenesis without affecting fertility parameters in reproductive hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Riou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Alix Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">Jérémy Grandhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+                <w:t xml:space="preserve">Karine Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, acceptée (4), Acceptée. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.23333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605894v1</w:t>
+                <w:t xml:space="preserve">hal-03151806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grape seed extract maternal dietary supplementation improves egg quality and reduces ovarian steroidogenesis without affecting fertility parameters in reproductive hens</w:t>
+                <w:t xml:space="preserve">Avian uterine fluid proteome: exosomes and biological processes potentially involved in sperm survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Barbe</w:t>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namya Mellouk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Ramé</w:t>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Grandhaye</w:t>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Anger</w:t>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (5), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, acceptée (4), Acceptée. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrd.23333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151806v1</w:t>
+                <w:t xml:space="preserve">hal-01605894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t>
+                <w:t xml:space="preserve">Differential expression and co-expression gene network analyses reveal molecular mechanisms and candidate biomarkers involved in breast muscle myopathies in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Amadou Diallo</w:t>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Sausset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cmi.13027⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51521-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629406v1</w:t>
+                <w:t xml:space="preserve">hal-02966590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of uterine fluid of fertile and subfertile hens before and after insemination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Riou</w:t>
+                <w:t xml:space="preserve">Thermal Manipulation During Embryogenesis Impacts H3K4me3 and H3K27me3 Histone Marks in Chicken Hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-19-0079⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622969v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression and co-expression gene network analyses reveal molecular mechanisms and candidate biomarkers involved in breast muscle myopathies in chicken</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative analysis of transcriptomic data related to the liver of laying hens: from physiological basics to newly identified functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Pampouille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Praud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Marie Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51521-1⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-6185-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966590v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Manipulation During Embryogenesis Impacts H3K4me3 and H3K27me3 Histone Marks in Chicken Hypothalamus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The unique features of proteins depicting the chicken amniotic fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01207⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), pp.S174-S190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.RA117.000459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385835v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis of transcriptomic data related to the liver of laying hens: from physiological basics to newly identified functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+                <w:t xml:space="preserve">Guinea fowl eggshell quantitative proteomics yield new findings related to its unique structural characteristics and superior mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Combes-Soia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Nys</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro B. Rodriguez-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-6185-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2019.103511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622659v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unique features of proteins depicting the chicken amniotic fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clara Dombre</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of uterine fluid of fertile and subfertile hens before and after insemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Monget</w:t>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Chessé</w:t>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (3), pp.S174-S190. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158 (4), pp.335-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.RA117.000459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-19-0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626106v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guinea fowl eggshell quantitative proteomics yield new findings related to its unique structural characteristics and superior mechanical properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ViSEAGO: a bioconductor package for clustering biological functions using gene ontology and semantic similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2019.103511⟩</w:t>
+              <w:t xml:space="preserve">BioData Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13040-019-0204-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623244v1</w:t>
+                <w:t xml:space="preserve">hal-02618212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViSEAGO: a bioconductor package for clustering biological functions using gene ontology and semantic similarity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Candidate genes of the transcellular and paracellular calcium absorption pathways in the small intestine of laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioData Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13040-019-0204-1⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (11), pp.6005-6018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pez407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618212v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate genes of the transcellular and paracellular calcium absorption pathways in the small intestine of laying hens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
+                <w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Amadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98 (11), pp.6005-6018. </w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (7), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps/pez407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cmi.13027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622782v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food restriction but not fish oil increases fertility in hens: role of RARRES2?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3345,77 +3345,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of fixed and native chromatin preparation methods to study histone post-translational modifications at a whole genome scale in skeletal muscle tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3492,51 +3492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal manipulation of the chicken embryo triggers differential gene expression in response to a later heat challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3626,90 +3626,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative proteomics provides new insights into chicken eggshell matrix protein functions during the primary events of mineralisation and the active calcification phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 126, pp.140-154. </w:t>
@@ -3760,90 +3760,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken eggshell matrix proteins during the primary events of eggshell mineralization and the active growth phase of calcification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4, pp.430-436. </w:t>
@@ -3924,51 +3924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell T. Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Rose-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4032,90 +4032,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken eggshell matrix proteins during the primary events of eggshell mineralization and the active growth phase of shell calcification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4, pp.430-436. </w:t>
@@ -4170,90 +4170,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative proteomics and bioinformatic analysis provide new insight into protein function during avian eggshell biomineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 113, pp.178-193. </w:t>
@@ -4434,90 +4434,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken uterine fluid during eggshell biomineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, pp.65-69. </w:t>
@@ -4585,51 +4585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4689,51 +4689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovalbumin-related Protein X Is a Heparin-binding Ov-Serpin Exhibiting Antimicrobial Activities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5203,721 +5203,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spécificité de la matrice extracellulaire du testicule pourrait être nécessaire à la production d’organoïdes testiculaires chez les poissons</w:t>
+                <w:t xml:space="preserve">Sex Determination in Medaka (Oryzias latipes): When Epigenetics Overrides Genetic Determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Burel</w:t>
+                <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE (département PHASE), Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">3. European Symposium on Sex Determination in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, La colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805813v1</w:t>
+                <w:t xml:space="preserve">hal-04780055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Determination in Medaka (Oryzias latipes): When Epigenetics Overrides Genetic Determinants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Transgenerational inheritance of DNA methylation alterations after gdf6b+/- -induced sex reversal in the medaka (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Symposium on Sex Determination in Vertebrates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, La colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">IX. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780055v1</w:t>
+                <w:t xml:space="preserve">hal-04657868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational inheritance of DNA methylation alterations after gdf6b+/- -induced sex reversal in the medaka (Oryzias latipes)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Depince</w:t>
+                <w:t xml:space="preserve">L'imagerie 3D à haute résolution et la reconstruction du testicule entier du poisson zèbre constituent une approche prometteuse pour étudier le nombre et l'organisation spatiale des cellules souches spermatogoniales adultes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Da Silva Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Thermes</w:t>
+                <w:t xml:space="preserve">Quentin Rapilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda de Oliveira Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
+              <w:t xml:space="preserve">StemPhase 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE département PHASE, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04657868v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imagerie 3D à haute résolution et la reconstruction du testicule entier du poisson zèbre constituent une approche prometteuse pour étudier le nombre et l'organisation spatiale des cellules souches spermatogoniales adultes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Certain paracrine factors implicated in germ stem cell fate could also exhibit additional endocrine functions throughout the reproductive cycle of rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Danthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rapilly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Regis Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">StemPhase 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE département PHASE, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">31. Conference of European Comparative Endocrinologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ancona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805854v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certain paracrine factors implicated in germ stem cell fate could also exhibit additional endocrine functions throughout the reproductive cycle of rainbow trout (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charline Danthu</w:t>
+                <w:t xml:space="preserve">La spécificité de la matrice extracellulaire du testicule pourrait être nécessaire à la production d’organoïdes testiculaires chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+                <w:t xml:space="preserve">Agnès Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Conference of European Comparative Endocrinologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ancona, Italy</w:t>
+              <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE (département PHASE), Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690566v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification par une approche innovante de protéomique à haut débit (diaPASEF) de protéines plasmatiques différentiellement exprimées au cours de la maturation sexuelle des truites Arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Danthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5972,64 +5972,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating TGF-β signalling pathways and epigenetic modulations for controlling sex determination in medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6110,64 +6110,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Danthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guével Blandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6203,579 +6203,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel accumulation - serial fragmentation combined with data-independent acquisition for Identification of plasma proteins correlated with entry into sexual maturation: towards the development of an innovative biotechnology to control the sexual precocity and fertility of rainbow trout</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+                <w:t xml:space="preserve">Sperm DNA methylation and sensitivity to environmenatl variations in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911904v1</w:t>
+                <w:t xml:space="preserve">hal-04692707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in muscle energy stores: impact on reproduction and egg characteristics in meat-type chicken strains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Parallel accumulation - serial fragmentation combined with data-independent acquisition for Identification of plasma proteins correlated with entry into sexual maturation: towards the development of an innovative biotechnology to control the sexual precocity and fertility of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Danthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152751v1</w:t>
+                <w:t xml:space="preserve">hal-03911904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellules germinales primordiales aviaires au cœur des avancées de la conservation des ressources génétiques et de l’édition des génomes. L’exemple français</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Variation in muscle energy stores: impact on reproduction and egg characteristics in meat-type chicken strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.115-123</w:t>
+              <w:t xml:space="preserve">26. World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275281v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm DNA methylation and sensitivity to environmenatl variations in rainbow trout</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cellules germinales primordiales aviaires au cœur des avancées de la conservation des ressources génétiques et de l’édition des génomes. L’exemple français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ezagal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.115-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692707v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French avian cryobank: development of reproductive biotechnologies based on primordial germ cells (PGCs) and investigation of the impact of in vitro steps on PGCs integrity and reproductive capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6830,64 +6830,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and molecular transgenerational analysis of embryonic thermal manipulation in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6955,90 +6955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guinea fowl eggshell structural organization and particular organic matrix protein patterns to decipher its exceptional biomechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Combes-Soia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Rodriguez-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7074,609 +7074,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications moléculaires et histologiques associées à des myopathies du muscle du filet chez le poulet de chair</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimmonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journée de la Recherche Avicole et Palmipèdes à foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658366v1</w:t>
+                <w:t xml:space="preserve">hal-02736783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
+                <w:t xml:space="preserve">Guinea fowl eggshell structural organization and particular organice matrix protein patterns to decipher its exceptional biomechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Combes Soia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées françaises de la biologie des tissus minéralisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFBTM, Jun 2019, Boulogne sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306867v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Modifications moléculaires et histologiques associées à des myopathies du muscle du filet chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Gimmonet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
+              <w:t xml:space="preserve">13. Journée de la Recherche Avicole et Palmipèdes à foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736783v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guinea fowl eggshell structural organization and particular organice matrix protein patterns to decipher its exceptional biomechanical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
+                <w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Combes Soia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées françaises de la biologie des tissus minéralisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFBTM, Jun 2019, Boulogne sur mer, France</w:t>
+              <w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254659v1</w:t>
+                <w:t xml:space="preserve">hal-03306867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation des réserves énergétiques : impact sur la reproduction et les caractéristiques des oeufs à couver en lignées chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
@@ -7705,90 +7705,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; induit l’arrêt du cycle en G0/G1 et inhibe l’apoptose de la cellule hôte : rôle de la kinase EtROP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7856,51 +7856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées PEPI IBIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7925,103 +7925,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenome-wide analysis of the impact of a thermal manipulation treatment on avian embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Model Systems 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -8050,103 +8050,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic thermal manipulation of the Japanese quail: impacts on physiology and hypothalamic methylome and transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Gataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t>
@@ -8169,51 +8169,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal expression of hen uterine transcripts at key steps of shell mineralization</w:t>
+                <w:t xml:space="preserve">Temporal Expression of Hen Uterine transcripts at key step of shell mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
@@ -8227,118 +8227,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII European Symposium on the Quality of Eggs and Egg Products and XXIII European Symposium on the Quality of Poultry Meat ‘EggMeat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Biomineralization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733489v1</w:t>
+                <w:t xml:space="preserve">hal-02733493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Expression of Hen Uterine transcripts at key step of shell mineralization</w:t>
+                <w:t xml:space="preserve">Temporal expression of hen uterine transcripts at key steps of shell mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
@@ -8352,94 +8352,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Biomineralization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">XVII European Symposium on the Quality of Eggs and Egg Products and XXIII European Symposium on the Quality of Poultry Meat ‘EggMeat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733493v1</w:t>
+                <w:t xml:space="preserve">hal-02733489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in calcium carbonate mineralogy and in organic matrix proteins quantified by proteomic analysis during the early stages of egg shell mineralization in hens</w:t>
               </w:r>
@@ -8464,51 +8464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Rodriguez-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazaret Dominguez-Gasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8550,103 +8550,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. World's Poultry Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Beijing, China</w:t>
@@ -8669,303 +8669,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the minerals for eggshell formation in hens.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avian eggshell formation: Presence of amorphous calcium carbonate associated with changes in some organic matrix proteins during initiation of mineralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium on Biomineralization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Granada, Spain</w:t>
+              <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738481v1</w:t>
+                <w:t xml:space="preserve">hal-02738484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian eggshell formation: Presence of amorphous calcium carbonate associated with changes in some organic matrix proteins during initiation of mineralisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the minerals for eggshell formation in hens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">13. International Symposium on Biomineralization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738484v1</w:t>
+                <w:t xml:space="preserve">hal-02738481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9141,77 +9141,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Biomineralization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Granada, Spain. résumé 2 p</w:t>
@@ -9253,90 +9253,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de la coquille de l'oeuf de poule : présence d'une phase de carbonate de calcium amorphe et variation associées de protéines de la matrice organique lors de l'initiation de la minéralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA. World's Poultry Science Association (WPSA). Ecole Nationale Supérieure Agronomique de Toulouse (INPT - ENSAT)., Mar 2015, Tours, France</w:t>
@@ -9359,152 +9359,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">New insights on egg proteins and their biological activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Spermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Animal Andrology. AUS., Aug 2014, Newcastle, Australia</w:t>
+              <w:t xml:space="preserve">Foodomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738618v1</w:t>
+                <w:t xml:space="preserve">hal-02792816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the mineral precursors for eggshell formation in hens</w:t>
               </w:r>
@@ -9516,51 +9499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9592,286 +9575,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on egg proteins and their biological activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hen uterine gene expression profiling during eggshell formation reveals putative proteins involved in the shell mineralization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792816v1</w:t>
+                <w:t xml:space="preserve">hal-02739248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hen uterine gene expression profiling during eggshell formation reveals putative proteins involved in the shell mineralization process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Spermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Animal Andrology. AUS., Aug 2014, Newcastle, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739248v1</w:t>
+                <w:t xml:space="preserve">hal-02738618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du fluide utérin de Gallus gallus par spectrométrie de masse ''bottom up'' : comparaison de deux lignées de poules et effet de l'insémination artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Soutonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9952,64 +9952,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and quantification of proteins secreted by uterus during initiation, growth and arrest of eggshell biomineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10077,64 +10077,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification and characterization of proteins secreted by uterus during initiation, growth and arrest of eggshell biomineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10595,51 +10595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10707,51 +10707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11084,51 +11084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of the rainbow trout testicular extracellular matrix and progress towards the development of testicular organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11209,103 +11209,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of the Rainbow trout testicular extracellular matrix using diaPASEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProteoAix 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
@@ -11334,103 +11334,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
@@ -11459,103 +11459,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets a court et long termes de la manipulation thermique embryonnaire sur la physiologie de la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
@@ -11584,77 +11584,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11703,557 +11703,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of variation in energy stores on reproduction and egg characteristics of meat-type chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. 2019</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques du département Phase 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737377v1</w:t>
+                <w:t xml:space="preserve">hal-02909456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Analyse bioinformatique des marques d'histone chez le poulet exposé à la chaleur pendant l'incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques du département Phase 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche sur les Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909456v1</w:t>
+                <w:t xml:space="preserve">hal-02734830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bioinformatique des marques d'histone chez le poulet exposé à la chaleur pendant l'incubation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Guinea fowl eggshell quantitative proteomics yield new findings related to its unique structural characteristics and superior mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Combes-Soia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche sur les Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">XVth Symposium on biomineralization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734830v1</w:t>
+                <w:t xml:space="preserve">hal-02737797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guinea fowl eggshell quantitative proteomics yield new findings related to its unique structural characteristics and superior mechanical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Impact of variation in energy stores on reproduction and egg characteristics of meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth Symposium on biomineralization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. 2019</w:t>
+              <w:t xml:space="preserve">XI European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737797v1</w:t>
+                <w:t xml:space="preserve">hal-02737377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViSEAGO: Easier data mining of biological functions organized into clusters using Gene Ontology and semantic similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12304,103 +12304,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la manipulation thermique embryonnaire sur le méthylome de caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
@@ -12429,51 +12429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViSEAGO: Easier data mining of biological functions organized into clusters using Gene Ontology and semantic similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12524,51 +12524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12649,103 +12649,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la thermo-manipulation embryonnaire sur l'aposition de H3K27ME3 et H3K4ME3 dans l'hypothalamus de poulet agé de 35 jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t>
@@ -12774,103 +12774,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse bioinformatique des modifications post-traductionnelles des histones chez le poulet thermomanipulé durant l'embryogenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t>
@@ -12912,90 +12912,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic thermal manipulation on quail transcriptome and methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
@@ -13024,103 +13024,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
@@ -13149,90 +13149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental epigenetics in birds: when the embryo feels the heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13287,77 +13287,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet OVISPERM : conservation des gamètes mâles dans l'oviducte de poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13399,90 +13399,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of the chicken amniotic fluid during embryonic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Combes Soia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13524,103 +13524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm storage in hens: comprehensive proteomic analysis of uterine fluid and SST in relation to fertility lenght</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
@@ -13649,103 +13649,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
@@ -13768,234 +13768,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Comprehensive proteomic analysis of Gallus gallus uterine fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">31. Scientific Meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. Brazilian College of Animal Reproduction, Animal Reproduction, 12 (3), 2015, 31st Scientific Meeting of the AETE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739803v1</w:t>
+                <w:t xml:space="preserve">hal-02740039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic and bioinformatic analysis of avian uterine fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015, SMAP 2015</w:t>
@@ -14018,152 +14018,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive proteomic analysis of Gallus gallus uterine fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Scientific Meeting of the AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. Brazilian College of Animal Reproduction, Animal Reproduction, 12 (3), 2015, 31st Scientific Meeting of the AETE</w:t>
+              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740039v1</w:t>
+                <w:t xml:space="preserve">hal-02739803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the mineral materiel for eggshell formation in hens</w:t>
               </w:r>
@@ -14296,77 +14296,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Rodriguez Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVth European Poultry Conference</w:t>
@@ -14389,402 +14389,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up analysis of Gallus gallus uterine fluid: comparison of two lines of hens and effect of artificial insemination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Quantification et caractérisation des protéines sécrétées par l'utérus lors de l'initiation, de la croissance et de l'arrêt de la minéralisation de la coquille d'oeuf de poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013. Scientific Meeting</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. Journées de la Recherche Avicole, 2013, 10èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745845v1</w:t>
+                <w:t xml:space="preserve">hal-02749889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et caractérisation des protéines sécrétées par l'utérus lors de l'initiation, de la croissance et de l'arrêt de la minéralisation de la coquille d'oeuf de poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. Journées de la Recherche Avicole, 2013, 10èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">15. Journées de la Société Française de Biologie des Tissus Minéralisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Poitiers, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749889v1</w:t>
+                <w:t xml:space="preserve">hal-02805515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification et caractérisation des protéines sécrétées par l'utérus lors de l'initiation, de la croissance et de l'arrêt de la minéralisation de la coquille d'oeuf de poule</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Bottom-up analysis of Gallus gallus uterine fluid: comparison of two lines of hens and effect of artificial insemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Société Française de Biologie des Tissus Minéralisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Poitiers, France. 2013</w:t>
+              <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013. Scientific Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805515v1</w:t>
+                <w:t xml:space="preserve">hal-02745845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transcriptomic approach of the hen's uterus to identify new genes involved in biomineralization of the eggshell</w:t>
               </w:r>
@@ -14878,64 +14878,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of label free spectral counting to quantify the proteins involved in the various phases of chicken eggshell mineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15293,64 +15293,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autism-related gene intergenerationally regulates neurodevelopment and behavior in fish through non-genetic mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Ruig Puiggros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15428,90 +15428,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic landscape of heat stress intergenerational inheritance in a teleost fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15565,90 +15565,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEXTIMING: Identification de protéines plasmatiques corrélées à l’entrée en maturation sexuelle : vers un développement d’une biotechnologie innovante pour maîtriser la précocité sexuelle et la fertilité de la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Danthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15711,51 +15711,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViSEAGO: a Bioconductor package for clustering biological functions using GeneOntology and semantic similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15889,51 +15889,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CE44FEA"/>
+    <w:nsid w:val="971E668F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16120,51 +16120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-brionne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3301-3813" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458486v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Mak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpei Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Gorakh Waghmare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mohammad Hadi Alavi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nururshopa Eskander Shazada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741623" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mafalda Almeida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cabrita" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laiz&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2024.105162" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Roig Puiggros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03600-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Kamouh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sayyari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01326-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44803-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113741" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98454-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23333" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151806v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233169" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnahoui-David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0079" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51521-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622659v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gloux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6185-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103511" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-019-0204-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez407" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marchand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0678" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638649v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.05.034" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601560v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.06.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Du" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rose-Martel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2013-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.09.024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631379v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Mann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf404512x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.09.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640144v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-220" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;-Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.469759" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642183v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6793-12-10" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Oliveira Ribeiro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Carvalho Natal de Moraes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marques de Souza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805813v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805854v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rapilly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690566v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Danthu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680077v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;vel Blandine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911904v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152751v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692707v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734825v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658366v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306867v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254659v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes Soia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737893v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738443v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786704v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733489v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733493v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazaret Dominguez-Gasca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739212v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738484v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741083v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740084v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738852v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740279v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738618v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738600v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792816v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739248v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749802v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744748v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747442v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747444v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808179v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746453v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheimz Mann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802514v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747495v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752419v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102161v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158632v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737377v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734830v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737797v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786990v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734816v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605263v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742157v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608737v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602972v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739803v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738695v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740039v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738844v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Navarro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745845v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749889v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805515v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804011v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745304v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788830v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013833-00259" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645932v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411012v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789561v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-brionne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3301-3813" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458486v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Mak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mafalda Almeida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cabrita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laiz&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2024.105162" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Roig Puiggros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03600-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpei Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Gorakh Waghmare" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mohammad Hadi Alavi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nururshopa Eskander Shazada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741623" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Kamouh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sayyari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01326-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172467v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164077" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44803-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113741" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98454-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233169" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23333" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966590v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51521-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gloux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6185-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623244v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103511" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0079" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-019-0204-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez407" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629406v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnahoui-David" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marchand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0678" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638649v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.05.034" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601560v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.06.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Du" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rose-Martel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2013-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.09.024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631379v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Mann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf404512x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.09.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640144v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-220" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;-Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.469759" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642183v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6793-12-10" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Oliveira Ribeiro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Carvalho Natal de Moraes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marques de Souza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805854v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rapilly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690566v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Danthu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680077v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;vel Blandine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692707v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911904v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152751v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734825v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254659v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes Soia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658366v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306867v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737893v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738443v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786704v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733493v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733489v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazaret Dominguez-Gasca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739212v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738484v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738481v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741083v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740084v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738852v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740279v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792816v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738600v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739248v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738618v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749802v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744748v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747442v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747444v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808179v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746453v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheimz Mann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802514v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747495v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752419v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102161v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158632v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734830v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737797v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737377v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786990v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734816v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605263v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742157v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608737v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602972v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740039v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738695v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739803v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738844v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Navarro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749889v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805515v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745845v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804011v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745304v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788830v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013833-00259" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645932v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411012v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789561v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>