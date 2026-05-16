--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -300,152 +300,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of miR-187 as a modulator of early oogenesis and female fecundity in medaka</w:t>
+                <w:t xml:space="preserve">Parent-of-origin regulation by maternal auts2 shapes neurodevelopment and behavior in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Davilma</w:t>
+                <w:t xml:space="preserve">Antoine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">Constance Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+                <w:t xml:space="preserve">Sergi Roig Puiggros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sully Mak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+                <w:t xml:space="preserve">Dorine Sévère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-025-03600-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458486v1</w:t>
+                <w:t xml:space="preserve">hal-05079847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryopreservation did not affect spermatogonia global methylation profile in Senegalese sole (Solea senegalensis)</w:t>
               </w:r>
@@ -559,4383 +568,4249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parent-of-origin regulation by maternal auts2 shapes neurodevelopment and behavior in fish</w:t>
+                <w:t xml:space="preserve">High temperature induces motility of zebrafish sperm after short-term storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Clement</w:t>
+                <w:t xml:space="preserve">Songpei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Merdrignac</w:t>
+                <w:t xml:space="preserve">Swapnil Gorakh Waghmare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Roig Puiggros</w:t>
+                <w:t xml:space="preserve">Sayyed Mohammad Hadi Alavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorine Sévère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Nururshopa Eskander Shazada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-025-03600-y⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 595 (2), pp.741623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079847v1</w:t>
+                <w:t xml:space="preserve">hal-04744104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature induces motility of zebrafish sperm after short-term storage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strengths and limitations of reduced representation bisulfite sequencing (RRBS) in the perspective of DNA methylation analysis in fish: a case-study on rainbow trout spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swapnil Gorakh Waghmare</w:t>
+                <w:t xml:space="preserve">Marina El Kamouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayyed Mohammad Hadi Alavi</w:t>
+                <w:t xml:space="preserve">Amin Sayyari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nururshopa Eskander Shazada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu Cheng</w:t>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741623⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-024-01326-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744104v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengths and limitations of reduced representation bisulfite sequencing (RRBS) in the perspective of DNA methylation analysis in fish: a case-study on rainbow trout spermatozoa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spermatozoa methylome and its sensitivity to water temperature in a teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina El Kamouh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Stéphanie Kica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Sayyari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lallias</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-024-01326-5⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 892, pp.164077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548356v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermatozoa methylome and its sensitivity to water temperature in a teleost fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryopreservation effect on DNA methylation profile in rainbow trout spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina El Kamouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Sayyari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164077⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.19029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-44803-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172467v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation effect on DNA methylation profile in rainbow trout spermatozoa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amin Sayyari</w:t>
+                <w:t xml:space="preserve">Avian primordial germ cells as key players for the conservation of genetic ressources and genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ezagal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Laurent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-44803-2⟩</w:t>
+              <w:t xml:space="preserve">Animal. Science proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.630-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501436v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian primordial germ cells as key players for the conservation of genetic ressources and genome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide results in reversible increase early embryo mortality in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Alves</w:t>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ezagal</w:t>
+                <w:t xml:space="preserve">Mathias Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bernard</w:t>
+                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Klopp</w:t>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal. Science proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.033⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 241, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853554v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide results in reversible increase early embryo mortality in chicken</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embryonic thermal manipulation impacts the postnatal transcriptome response of heat-challenged Japanese quails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Fréville</w:t>
+                <w:t xml:space="preserve">Anaïs Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Ramé</w:t>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Delaveau</w:t>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 241, pp.1-14. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (488), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07832-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744971v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic thermal manipulation impacts the postnatal transcriptome response of heat-challenged Japanese quails</w:t>
+                <w:t xml:space="preserve">Protein expression reveals a molecular sexual identity of avian primordial germ cells at pre-gonadal stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Aurore Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Jimenez</w:t>
+                <w:t xml:space="preserve">Vanessa Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (488), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07832-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98454-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321946v1</w:t>
+                <w:t xml:space="preserve">hal-03367022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein expression reveals a molecular sexual identity of avian primordial germ cells at pre-gonadal stages</w:t>
+                <w:t xml:space="preserve">A grape seed extract maternal dietary supplementation improves egg quality and reduces ovarian steroidogenesis without affecting fertility parameters in reproductive hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
+                <w:t xml:space="preserve">Alix Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Jacques</w:t>
+                <w:t xml:space="preserve">Jérémy Grandhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Guérin</w:t>
+                <w:t xml:space="preserve">Karine Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98454-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367022v1</w:t>
+                <w:t xml:space="preserve">hal-03151806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grape seed extract maternal dietary supplementation improves egg quality and reduces ovarian steroidogenesis without affecting fertility parameters in reproductive hens</w:t>
+                <w:t xml:space="preserve">Avian uterine fluid proteome: exosomes and biological processes potentially involved in sperm survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Barbe</w:t>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namya Mellouk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Ramé</w:t>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Grandhaye</w:t>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Anger</w:t>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (5), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, acceptée (4), Acceptée. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrd.23333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151806v1</w:t>
+                <w:t xml:space="preserve">hal-01605894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian uterine fluid proteome: exosomes and biological processes potentially involved in sperm survival</w:t>
+                <w:t xml:space="preserve">The unique features of proteins depicting the chicken amniotic fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Riou</w:t>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, acceptée (4), Acceptée. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), pp.S174-S190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.23333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.RA117.000459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605894v1</w:t>
+                <w:t xml:space="preserve">hal-02626106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression and co-expression gene network analyses reveal molecular mechanisms and candidate biomarkers involved in breast muscle myopathies in chicken</w:t>
+                <w:t xml:space="preserve">Integrative analysis of transcriptomic data related to the liver of laying hens: from physiological basics to newly identified functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Pampouille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Audrey Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Praud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51521-1⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-6185-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966590v1</w:t>
+                <w:t xml:space="preserve">hal-02622659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Manipulation During Embryogenesis Impacts H3K4me3 and H3K27me3 Histone Marks in Chicken Hypothalamus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guinea fowl eggshell quantitative proteomics yield new findings related to its unique structural characteristics and superior mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Combes-Soia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro B. Rodriguez-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01207⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2019.103511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385835v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis of transcriptomic data related to the liver of laying hens: from physiological basics to newly identified functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+                <w:t xml:space="preserve">Differential expression and co-expression gene network analyses reveal molecular mechanisms and candidate biomarkers involved in breast muscle myopathies in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-6185-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51521-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622659v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unique features of proteins depicting the chicken amniotic fluid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Manipulation During Embryogenesis Impacts H3K4me3 and H3K27me3 Histone Marks in Chicken Hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Dombre</w:t>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Chessé</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (3), pp.S174-S190. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.RA117.000459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626106v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guinea fowl eggshell quantitative proteomics yield new findings related to its unique structural characteristics and superior mechanical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic analysis of uterine fluid of fertile and subfertile hens before and after insemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Combes-Soia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alejandro B. Rodriguez-Navarro</w:t>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2019.103511⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158 (4), pp.335-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-19-0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623244v1</w:t>
+                <w:t xml:space="preserve">hal-02622969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of uterine fluid of fertile and subfertile hens before and after insemination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ViSEAGO: a bioconductor package for clustering biological functions using gene ontology and semantic similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-19-0079⟩</w:t>
+              <w:t xml:space="preserve">BioData Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13040-019-0204-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622969v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViSEAGO: a bioconductor package for clustering biological functions using gene ontology and semantic similarity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Candidate genes of the transcellular and paracellular calcium absorption pathways in the small intestine of laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioData Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13040-019-0204-1⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (11), pp.6005-6018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pez407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618212v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate genes of the transcellular and paracellular calcium absorption pathways in the small intestine of laying hens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
+                <w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Amadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98 (11), pp.6005-6018. </w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (7), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps/pez407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cmi.13027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622782v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food restriction but not fish oil increases fertility in hens: role of RARRES2?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Amadou Diallo</w:t>
+                <w:t xml:space="preserve">Christophe Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Sausset</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Maxime Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cmi.13027⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155 (4), pp.321-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-17-0678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629406v1</w:t>
+                <w:t xml:space="preserve">hal-02627259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food restriction but not fish oil increases fertility in hens: role of RARRES2?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Delaveau</w:t>
+                <w:t xml:space="preserve">An assessment of fixed and native chromatin preparation methods to study histone post-translational modifications at a whole genome scale in skeletal muscle tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Marchand</w:t>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-17-0678⟩</w:t>
+              <w:t xml:space="preserve">Biological Procedures Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12575-017-0059-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627259v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of fixed and native chromatin preparation methods to study histone post-translational modifications at a whole genome scale in skeletal muscle tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+                <w:t xml:space="preserve">Thermal manipulation of the chicken embryo triggers differential gene expression in response to a later heat challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+                <w:t xml:space="preserve">Marie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Procedures Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19, pp.1-11. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12575-017-0059-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2661-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608235v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal manipulation of the chicken embryo triggers differential gene expression in response to a later heat challenge</w:t>
+                <w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken eggshell matrix proteins during the primary events of eggshell mineralization and the active growth phase of calcification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Loyau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Pauline Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2661-y⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.430-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2015.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636990v1</w:t>
+                <w:t xml:space="preserve">hal-01601560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative proteomics provides new insights into chicken eggshell matrix protein functions during the primary events of mineralisation and the active calcification phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Identifying specific proteins involved in eggshell membrane formation using gene expression analysis and bioinformatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwen Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell T. Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Rose-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.05.034⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2013-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638649v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken eggshell matrix proteins during the primary events of eggshell mineralization and the active growth phase of calcification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Quantitative proteomics provides new insights into chicken eggshell matrix protein functions during the primary events of mineralisation and the active calcification phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2015.06.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126, pp.140-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01601560v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying specific proteins involved in eggshell membrane formation using gene expression analysis and bioinformatics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken eggshell matrix proteins during the primary events of eggshell mineralization and the active growth phase of shell calcification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2013-3⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.430-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2015.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02633268v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken eggshell matrix proteins during the primary events of eggshell mineralization and the active growth phase of shell calcification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Quantitative proteomics and bioinformatic analysis provide new insight into protein function during avian eggshell biomineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2015.06.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113, pp.178-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02629430v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative proteomics and bioinformatic analysis provide new insight into protein function during avian eggshell biomineralization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken uterine fluid during eggshell biomineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.09.024⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.65-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2014.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01129881v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of embryonic development on the chicken egg yolk plasma proteome after 12 days of incubation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlheinz Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (12), pp.2531-2540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf404512x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken uterine fluid during eggshell biomineralization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hen uterine gene expression profiling during eggshell formation reveals putative proteins involved in the supply of minerals or in the shell mineralization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2014.09.006⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02630052v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hen uterine gene expression profiling during eggshell formation reveals putative proteins involved in the supply of minerals or in the shell mineralization process</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ovalbumin-related Protein X Is a Heparin-binding Ov-Serpin Exhibiting Antimicrobial Activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hervé-Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Slugocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-220⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (24), pp.17285-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.469759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640144v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovalbumin-related Protein X Is a Heparin-binding Ov-Serpin Exhibiting Antimicrobial Activities.</w:t>
-[...99 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of uterine ion transporters for mineralisation precursors of the avian eggshell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845174v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, 17 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1472-6793-12-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4945,5997 +4820,5997 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the role of mir-187 in promoting adult ovarian follicle growth and female fecundity in medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davilma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sully Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Différenciation et fonctions des gonades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tridimensional interactive plots improve the visualization of global data structure in complex scRNA-seq datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda de Oliveira Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Carvalho Natal de Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda de Oliveira Ribeiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Maira Da Silva Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Marques de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale GenoToul Bioinfo/Biostat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Escudié Frédéric; Gaspin Christine; Hoede Claire; Maugis-Rabusseau Cathy; Neuvial Pierre; Quentin Yves; Savy Nicolas; Vialaneix Nathalie; Zytnicki Matthias, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Determination in Medaka (Oryzias latipes): When Epigenetics Overrides Genetic Determinants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Certain paracrine factors implicated in germ stem cell fate could also exhibit additional endocrine functions throughout the reproductive cycle of rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Danthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Depince</w:t>
+                <w:t xml:space="preserve">Regis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Murat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manfred Schartl</w:t>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Symposium on Sex Determination in Vertebrates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, La colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">31. Conference of European Comparative Endocrinologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ancona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780055v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational inheritance of DNA methylation alterations after gdf6b+/- -induced sex reversal in the medaka (Oryzias latipes)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Violette Thermes</w:t>
+                <w:t xml:space="preserve">L'imagerie 3D à haute résolution et la reconstruction du testicule entier du poisson zèbre constituent une approche prometteuse pour étudier le nombre et l'organisation spatiale des cellules souches spermatogoniales adultes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Da Silva Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rapilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda de Oliveira Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
+              <w:t xml:space="preserve">StemPhase 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE département PHASE, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04657868v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imagerie 3D à haute résolution et la reconstruction du testicule entier du poisson zèbre constituent une approche prometteuse pour étudier le nombre et l'organisation spatiale des cellules souches spermatogoniales adultes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transgenerational inheritance of DNA methylation alterations after gdf6b+/- -induced sex reversal in the medaka (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rapilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amanda de Oliveira Ribeiro</w:t>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">StemPhase 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE département PHASE, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">IX. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805854v1</w:t>
+                <w:t xml:space="preserve">hal-04657868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certain paracrine factors implicated in germ stem cell fate could also exhibit additional endocrine functions throughout the reproductive cycle of rainbow trout (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex Determination in Medaka (Oryzias latipes): When Epigenetics Overrides Genetic Determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Danthu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+                <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Conference of European Comparative Endocrinologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ancona, Italy</w:t>
+              <w:t xml:space="preserve">3. European Symposium on Sex Determination in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, La colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690566v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spécificité de la matrice extracellulaire du testicule pourrait être nécessaire à la production d’organoïdes testiculaires chez les poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE (département PHASE), Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification par une approche innovante de protéomique à haut débit (diaPASEF) de protéines plasmatiques différentiellement exprimées au cours de la maturation sexuelle des truites Arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Danthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-informatique et Intelligence Artificielle appliquées à la Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biogenouest, Mar 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating TGF-β signalling pathways and epigenetic modulations for controlling sex determination in medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Adolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Kona, Big Island, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel accumulation - serial fragmentation combined with data-independent acquisition for Identification of plasma proteins correlated with entry into sexual maturation: towards the development of an innovative biotechnology to control the sexual precocity and fertility of rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Danthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guével Blandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProteoAix 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm DNA methylation and sensitivity to environmenatl variations in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel accumulation - serial fragmentation combined with data-independent acquisition for Identification of plasma proteins correlated with entry into sexual maturation: towards the development of an innovative biotechnology to control the sexual precocity and fertility of rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Cellules germinales primordiales aviaires au cœur des avancées de la conservation des ressources génétiques et de l’édition des génomes. L’exemple français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ezagal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.115-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911904v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in muscle energy stores: impact on reproduction and egg characteristics in meat-type chicken strains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Parallel accumulation - serial fragmentation combined with data-independent acquisition for Identification of plasma proteins correlated with entry into sexual maturation: towards the development of an innovative biotechnology to control the sexual precocity and fertility of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Danthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152751v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellules germinales primordiales aviaires au cœur des avancées de la conservation des ressources génétiques et de l’édition des génomes. L’exemple français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Alves</w:t>
+                <w:t xml:space="preserve">Variation in muscle energy stores: impact on reproduction and egg characteristics in meat-type chicken strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Ezagal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.115-123</w:t>
+              <w:t xml:space="preserve">26. World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275281v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French avian cryobank: development of reproductive biotechnologies based on primordial germ cells (PGCs) and investigation of the impact of in vitro steps on PGCs integrity and reproductive capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26è World's Poultry Congress,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and molecular transgenerational analysis of embryonic thermal manipulation in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guinea fowl eggshell structural organization and particular organic matrix protein patterns to decipher its exceptional biomechanical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Rodriguez-Navarro</w:t>
+                <w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimmonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII European on the quality of eggs and egg products and XXIV European symposium on the quality of poultry meat symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cezme, Turkey</w:t>
+              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734825v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Guinea fowl eggshell structural organization and particular organice matrix protein patterns to decipher its exceptional biomechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Combes Soia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
+              <w:t xml:space="preserve">Journées françaises de la biologie des tissus minéralisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFBTM, Jun 2019, Boulogne sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736783v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guinea fowl eggshell structural organization and particular organice matrix protein patterns to decipher its exceptional biomechanical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
+                <w:t xml:space="preserve">Modifications moléculaires et histologiques associées à des myopathies du muscle du filet chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Combes Soia</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées françaises de la biologie des tissus minéralisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFBTM, Jun 2019, Boulogne sur mer, France</w:t>
+              <w:t xml:space="preserve">13. Journée de la Recherche Avicole et Palmipèdes à foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254659v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications moléculaires et histologiques associées à des myopathies du muscle du filet chez le poulet de chair</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+                <w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journée de la Recherche Avicole et Palmipèdes à foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658366v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
+                <w:t xml:space="preserve">Guinea fowl eggshell structural organization and particular organic matrix protein patterns to decipher its exceptional biomechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Combes-Soia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Rodriguez-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">XVIII European on the quality of eggs and egg products and XXIV European symposium on the quality of poultry meat symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cezme, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306867v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation des réserves énergétiques : impact sur la reproduction et les caractéristiques des oeufs à couver en lignées chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; induit l’arrêt du cycle en G0/G1 et inhibe l’apoptose de la cellule hôte : rôle de la kinase EtROP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Parasitologie (SFP). FRA., May 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViSEAGO: Easier data mining of biological functions organized into clusters using Gene Ontology and semantic similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées PEPI IBIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenome-wide analysis of the impact of a thermal manipulation treatment on avian embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Model Systems 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic thermal manipulation of the Japanese quail: impacts on physiology and hypothalamic methylome and transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Gataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Expression of Hen Uterine transcripts at key step of shell mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Biomineralization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal expression of hen uterine transcripts at key steps of shell mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII European Symposium on the Quality of Eggs and Egg Products and XXIII European Symposium on the Quality of Poultry Meat ‘EggMeat 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in calcium carbonate mineralogy and in organic matrix proteins quantified by proteomic analysis during the early stages of egg shell mineralization in hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Rodriguez-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazaret Dominguez-Gasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. World's Poultry Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. World's Poultry Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian eggshell formation: Presence of amorphous calcium carbonate associated with changes in some organic matrix proteins during initiation of mineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the minerals for eggshell formation in hens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Biomineralization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the mineral materiel for eggshell formation in hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomin 13th international symposium on biomineralization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative proteomics provides new insights into chicken eggshell matrix protein functions during pivotal stages of shell mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Biomineralization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Granada, Spain. résumé 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de la coquille de l'oeuf de poule : présence d'une phase de carbonate de calcium amorphe et variation associées de protéines de la matrice organique lors de l'initiation de la minéralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA. World's Poultry Science Association (WPSA). Ecole Nationale Supérieure Agronomique de Toulouse (INPT - ENSAT)., Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on egg proteins and their biological activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Hen uterine gene expression profiling during eggshell formation reveals putative proteins involved in the shell mineralization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792816v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the mineral precursors for eggshell formation in hens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights on egg proteins and their biological activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées françaises de biologie des tissus minéralisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Limoges, France</w:t>
+              <w:t xml:space="preserve">Foodomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738600v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hen uterine gene expression profiling during eggshell formation reveals putative proteins involved in the shell mineralization process</w:t>
+                <w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the mineral precursors for eggshell formation in hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">16. Journées françaises de biologie des tissus minéralisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739248v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Spermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Animal Andrology. AUS., Aug 2014, Newcastle, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du fluide utérin de Gallus gallus par spectrométrie de masse ''bottom up'' : comparaison de deux lignées de poules et effet de l'insémination artificielle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+                <w:t xml:space="preserve">New insights on egg proteins and their biological activities related to its physical and chemical protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Développement des Biotechnologies en Région Centre (Biotechnocentre). FRA., Oct 2013, Seillac, France</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Quality og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749802v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and quantification of proteins secreted by uterus during initiation, growth and arrest of eggshell biomineralisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">New advances on egg proteins and their potential for food and non food uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium of Biomineralization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Experimental Physics. DEU., Aug 2013, Frieberg, Germany</w:t>
+              <w:t xml:space="preserve">104th AOCS Annual Meeting and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744748v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and characterization of proteins secreted by uterus during initiation, growth and arrest of eggshell biomineralisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Characterization and quantification of proteins secreted by uterus during initiation, growth and arrest of eggshell biomineralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Qaulity og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t>
+              <w:t xml:space="preserve">12. International Symposium of Biomineralization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Experimental Physics. DEU., Aug 2013, Frieberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747442v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on egg proteins and their biological activities related to its physical and chemical protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Quantification and characterization of proteins secreted by uterus during initiation, growth and arrest of eggshell biomineralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Quality og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Qaulity og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747444v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New advances on egg proteins and their potential for food and non food uses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Analyse du fluide utérin de Gallus gallus par spectrométrie de masse ''bottom up'' : comparaison de deux lignées de poules et effet de l'insémination artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">104th AOCS Annual Meeting and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement des Biotechnologies en Région Centre (Biotechnocentre). FRA., Oct 2013, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808179v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of embryonic development on the egg yolk plasma proteome during the first 12 days of incubation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlheimz Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51th Meeting of the Incubation and Fertility Research Group, WPSA European Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in egg proteins applying cDNA microarrays to hen oviduct and liver and extensive proteomic data mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in egg white proteins using cDNA microarrays and extensive proteomic data mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene identification coding uterine proteins supplying the minerals for eggshell formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10945,4060 +10820,4060 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the spermatogonial dynamics and molecular mechanisms underlying spermatogenesis resumption using single cell-RNA seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda de Oliveira Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Carvalho Natal de Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira da Silva Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Marques de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Single Cell Conference Nantes 2025 :Deciphering single cell interactions in health and disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of the rainbow trout testicular extracellular matrix and progress towards the development of testicular organoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Composition of the Rainbow trout testicular extracellular matrix using diaPASEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. </w:t>
+              <w:t xml:space="preserve">ProteoAix 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102161v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of the Rainbow trout testicular extracellular matrix using diaPASEF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Composition of the rainbow trout testicular extracellular matrix and progress towards the development of testicular organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteoAix 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158632v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets a court et long termes de la manipulation thermique embryonnaire sur la physiologie de la caille japonaise</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guinea fowl eggshell quantitative proteomics yield new findings related to its unique structural characteristics and superior mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Combes-Soia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">XVth Symposium on biomineralization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735184v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Analyse bioinformatique des marques d'histone chez le poulet exposé à la chaleur pendant l'incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t>
+              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche sur les Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736953v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du département Phase 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bioinformatique des marques d'histone chez le poulet exposé à la chaleur pendant l'incubation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Impact of variation in energy stores on reproduction and egg characteristics of meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche sur les Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">XI European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734830v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guinea fowl eggshell quantitative proteomics yield new findings related to its unique structural characteristics and superior mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
+                <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth Symposium on biomineralization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. 2019</w:t>
+              <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737797v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of variation in energy stores on reproduction and egg characteristics of meat-type chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Effets a court et long termes de la manipulation thermique embryonnaire sur la physiologie de la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. 2019</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737377v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViSEAGO: Easier data mining of biological functions organized into clusters using Gene Ontology and semantic similarity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact de la manipulation thermique embryonnaire sur le méthylome de caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">useR! 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. 2019</w:t>
+              <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789400v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la manipulation thermique embryonnaire sur le méthylome de caille japonaise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ViSEAGO: Easier data mining of biological functions organized into clusters using Gene Ontology and semantic similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
+              <w:t xml:space="preserve">useR! 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737671v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViSEAGO: Easier data mining of biological functions organized into clusters using Gene Ontology and semantic similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique et Mathématiques JOBIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. 1 p, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la thermo-manipulation embryonnaire sur l'aposition de H3K27ME3 et H3K4ME3 dans l'hypothalamus de poulet agé de 35 jours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Analyse bioinformatique des modifications post-traductionnelles des histones chez le poulet thermomanipulé durant l'embryogenèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735511v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bioinformatique des modifications post-traductionnelles des histones chez le poulet thermomanipulé durant l'embryogenèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Impact de la thermo-manipulation embryonnaire sur l'aposition de H3K27ME3 et H3K4ME3 dans l'hypothalamus de poulet agé de 35 jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734816v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic thermal manipulation on quail transcriptome and methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental epigenetics in birds: when the embryo feels the heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Japan Epigenetic Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet OVISPERM : conservation des gamètes mâles dans l'oviducte de poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Seillac, France. , 97 p., 2016, 29e Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of the chicken amniotic fluid during embryonic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Combes Soia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm storage in hens: comprehensive proteomic analysis of uterine fluid and SST in relation to fertility lenght</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive proteomic analysis of Gallus gallus uterine fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Scientific Meeting of the AETE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. Brazilian College of Animal Reproduction, Animal Reproduction, 12 (3), 2015, 31st Scientific Meeting of the AETE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic and bioinformatic analysis of avian uterine fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015, SMAP 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the mineral materiel for eggshell formation in hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVTH EUROPEAN POULTRY CONFERENCE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eggshell mineralisation: relationship between in situ observations and organic matrix composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Rodriguez Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVth European Poultry Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et caractérisation des protéines sécrétées par l'utérus lors de l'initiation, de la croissance et de l'arrêt de la minéralisation de la coquille d'oeuf de poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. Journées de la Recherche Avicole, 2013, 10èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et caractérisation des protéines sécrétées par l'utérus lors de l'initiation, de la croissance et de l'arrêt de la minéralisation de la coquille d'oeuf de poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Société Française de Biologie des Tissus Minéralisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Poitiers, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up analysis of Gallus gallus uterine fluid: comparison of two lines of hens and effect of artificial insemination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Soutonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013. Scientific Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transcriptomic approach of the hen's uterus to identify new genes involved in biomineralization of the eggshell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Congrès SFBTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of label free spectral counting to quantify the proteins involved in the various phases of chicken eggshell mineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orléans (FRA), France. , 256 p., 2012, JFSM Orléans 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15008,497 +14883,615 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 14. Bioactive Minor Egg Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wu J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eggs as Functional Foods and Nutraceuticals for Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.406, 2019, Food Chemistry, Function and Analysis, 978-1-78801-213-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781788013833-00259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout ( Oncorhynchus mykiss )</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pigeon</w:t>
+                <w:t xml:space="preserve">Identification of miR-187 as a modulator of early oogenesis and female fecundity in medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davilma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sully Mak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232256v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autism-related gene intergenerationally regulates neurodevelopment and behavior in fish through non-genetic mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergi Ruig Puiggros</w:t>
+                <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout ( Oncorhynchus mykiss )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04693265v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autism-related gene intergenerationally regulates neurodevelopment and behavior in fish through non-genetic mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Merdrignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Ruig Puiggros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Epigenetic landscape of heat stress intergenerational inheritance in a teleost fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15565,103 +15558,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEXTIMING: Identification de protéines plasmatiques corrélées à l’entrée en maturation sexuelle : vers un développement d’une biotechnologie innovante pour maîtriser la précocité sexuelle et la fertilité de la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Danthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE Bretagne Normandie. 2023, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15711,77 +15704,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViSEAGO: a Bioconductor package for clustering biological functions using GeneOntology and semantic similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15889,51 +15882,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="971E668F"/>
+    <w:nsid w:val="A1806D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16120,51 +16113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-brionne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3301-3813" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458486v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Mak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mafalda Almeida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cabrita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laiz&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2024.105162" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Roig Puiggros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03600-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpei Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Gorakh Waghmare" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mohammad Hadi Alavi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nururshopa Eskander Shazada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741623" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Kamouh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sayyari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01326-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172467v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164077" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44803-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113741" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98454-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233169" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23333" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966590v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51521-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gloux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6185-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623244v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103511" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0079" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-019-0204-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez407" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629406v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnahoui-David" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marchand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0678" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638649v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.05.034" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601560v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.06.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Du" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rose-Martel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2013-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.09.024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631379v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Mann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf404512x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.09.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640144v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-220" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;-Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.469759" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642183v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6793-12-10" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Oliveira Ribeiro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Carvalho Natal de Moraes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marques de Souza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805854v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rapilly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690566v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Danthu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680077v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;vel Blandine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692707v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911904v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152751v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734825v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254659v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes Soia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658366v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306867v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737893v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738443v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786704v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733493v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733489v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazaret Dominguez-Gasca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739212v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738484v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738481v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741083v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740084v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738852v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740279v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792816v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738600v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739248v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738618v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749802v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744748v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747442v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747444v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808179v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746453v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheimz Mann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802514v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747495v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752419v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102161v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158632v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734830v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737797v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737377v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786990v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734816v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605263v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742157v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608737v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602972v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740039v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738695v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739803v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738844v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Navarro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749889v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805515v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745845v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804011v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745304v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788830v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013833-00259" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645932v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411012v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789561v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-brionne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3301-3813" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079847v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Roig Puiggros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03600-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mafalda Almeida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cabrita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laiz&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2024.105162" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpei Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Gorakh Waghmare" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mohammad Hadi Alavi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nururshopa Eskander Shazada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741623" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Kamouh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sayyari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01326-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44803-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113741" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98454-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233169" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23333" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622659v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gloux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6185-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623244v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103511" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966590v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51521-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-019-0204-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez407" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnahoui-David" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marchand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0678" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601560v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.06.019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633268v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Du" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rose-Martel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2013-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.05.034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629430v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.09.024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630052v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.09.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Mann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf404512x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640144v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-220" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845174v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;-Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.469759" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642183v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6793-12-10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363704v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Oliveira Ribeiro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Carvalho Natal de Moraes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marques de Souza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690566v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Danthu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rapilly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805813v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680077v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158595v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;vel Blandine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692707v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152751v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254659v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes Soia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658366v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306867v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734825v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737893v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738443v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786704v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733493v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733489v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742876v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazaret Dominguez-Gasca" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739212v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738484v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738481v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741083v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740084v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738852v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740279v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739248v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792816v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738600v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738618v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747444v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808179v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744748v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747442v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749802v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746453v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheimz Mann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802514v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747495v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320615v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158632v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102161v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737797v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734830v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737377v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789400v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786990v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734816v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605263v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742157v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608737v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740039v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738695v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739803v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741984v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sun" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738844v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Navarro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749889v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805515v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745845v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804011v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745304v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788830v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013833-00259" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458486v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Mak" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645932v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411012v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789561v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>