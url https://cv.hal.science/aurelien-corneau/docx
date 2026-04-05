--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -654,4443 +654,4309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEXAS syndrome is characterized by inflammasome activation and monocyte dysregulation</w:t>
+                <w:t xml:space="preserve">Comprehensive analysis of early T cell responses to acute Zika Virus infection during the first epidemic in Bahia, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Kosmider</w:t>
+                <w:t xml:space="preserve">Assia Samri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Possémé</w:t>
+                <w:t xml:space="preserve">Antonio Carlos Bandeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Templé</w:t>
+                <w:t xml:space="preserve">Luana Leandro Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+                <w:t xml:space="preserve">Carlos Gustavo Regis Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Carbone</w:t>
+                <w:t xml:space="preserve">Alice Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.910. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (5), pp.e0302684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-44811-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0302684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04467897v1</w:t>
+                <w:t xml:space="preserve">hal-05336301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive analysis of early T cell responses to acute Zika Virus infection during the first epidemic in Bahia, Brazil</w:t>
+                <w:t xml:space="preserve">VEXAS syndrome is characterized by inflammasome activation and monocyte dysregulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Samri</w:t>
+                <w:t xml:space="preserve">Olivier Kosmider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Carlos Bandeira</w:t>
+                <w:t xml:space="preserve">Céline Possémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luana Leandro Gois</w:t>
+                <w:t xml:space="preserve">Marie Templé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Gustavo Regis Silva</w:t>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Rousseau</w:t>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (5), pp.e0302684. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0302684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-44811-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336301v1</w:t>
+                <w:t xml:space="preserve">pasteur-04467897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Immunological Biomarkers Associated With Rejection After Uterus Transplantation in Human</w:t>
+                <w:t xml:space="preserve">Single-cell mass cytometry on peripheral cells in Myasthenia Gravis identifies dysregulation of innate immune cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Carbonnel</w:t>
+                <w:t xml:space="preserve">Julien Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Petit</w:t>
+                <w:t xml:space="preserve">Odessa-Maud Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Tarantino</w:t>
+                <w:t xml:space="preserve">Edouard Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+                <w:t xml:space="preserve">Frédérique Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Pinzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (2), pp.e119-e133. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000005126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1083218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336285v1</w:t>
+                <w:t xml:space="preserve">hal-03972888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell mass cytometry on peripheral cells in Myasthenia Gravis identifies dysregulation of innate immune cells</w:t>
+                <w:t xml:space="preserve">Successful treatment of JAK1 associated inflammatory disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Verdier</w:t>
+                <w:t xml:space="preserve">Antoine Fayand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odessa-Maud Fayet</w:t>
+                <w:t xml:space="preserve">Véronique Hentgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Hemery</w:t>
+                <w:t xml:space="preserve">Céline Posseme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Truffault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Pinzón</w:t>
+                <w:t xml:space="preserve">Carole Lacout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1083218⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152 (4), pp.972-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972888v1</w:t>
+                <w:t xml:space="preserve">hal-04137977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful treatment of JAK1 associated inflammatory disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NBEAL2 deficiency in humans leads to low CTLA-4 expression in activated conventional T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Hentgen</w:t>
+                <w:t xml:space="preserve">Laure Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Posseme</w:t>
+                <w:t xml:space="preserve">Jean-Luc Zachayus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Lacout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Capucine Picard</w:t>
+                <w:t xml:space="preserve">Erwan Kerbellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.06.004⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39295-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137977v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NBEAL2 deficiency in humans leads to low CTLA-4 expression in activated conventional T cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune landscape after allo-HSCT: TIGIT and CD161-expressing CD4 T cells are associated with subsequent leukemia relapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Delage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Riller</w:t>
+                <w:t xml:space="preserve">Nicolas Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Zachayus</w:t>
+                <w:t xml:space="preserve">Vivien Peux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Kerbellec</w:t>
+                <w:t xml:space="preserve">Kristi Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39295-7⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022015522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288092v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A negative feedback loop between fibroadipogenic progenitors and muscle fibres involving endothelin promotes human muscle fibrosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Muraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boulinguiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcsm.12974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune landscape after allo-HSCT: TIGIT and CD161-expressing CD4 T cells are associated with subsequent leukemia relapse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two New Neutrophil Subsets Define a Discriminating Sepsis Signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vallet</w:t>
+                <w:t xml:space="preserve">Aïda Meghraoui-Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Peux</w:t>
+                <w:t xml:space="preserve">Benjamin Chousterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristi Vera</w:t>
+                <w:t xml:space="preserve">Noëlline Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Bordenave</w:t>
+                <w:t xml:space="preserve">Sierra Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Granjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2022015522⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 205 (1), pp.46-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202104-1027OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747377v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two New Neutrophil Subsets Define a Discriminating Sepsis Signature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operational tolerance after hematopoietic stem cell transplantation is characterized by distinct transcriptional, phenotypic, and metabolic signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Chousterman</w:t>
+                <w:t xml:space="preserve">Laetitia Dubouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlline Guillou</w:t>
+                <w:t xml:space="preserve">Helena Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sierra Barone</w:t>
+                <w:t xml:space="preserve">Ruth Seurinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Granjeaud</w:t>
+                <w:t xml:space="preserve">Sofie van Gassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 205 (1), pp.46-59. </w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (633), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.202104-1027OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abg3083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419725v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational tolerance after hematopoietic stem cell transplantation is characterized by distinct transcriptional, phenotypic, and metabolic signatures</w:t>
+                <w:t xml:space="preserve">Naive and memory CD4 + T cell subsets can contribute to the generation of human Tfh cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Dubouchet</w:t>
+                <w:t xml:space="preserve">Raphaël Jeger-Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Todorov</w:t>
+                <w:t xml:space="preserve">Romain Vaineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Seurinck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vallet</w:t>
+                <w:t xml:space="preserve">Maud Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie van Gassen</w:t>
+                <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abg3083⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.103566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599282v1</w:t>
+                <w:t xml:space="preserve">hal-03854774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naive and memory CD4 + T cell subsets can contribute to the generation of human Tfh cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jeger-Madiot</w:t>
+                <w:t xml:space="preserve">Azithromycin promotes relapse by disrupting immune and metabolic networks after allogeneic stem cell transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Vaineau</w:t>
+                <w:t xml:space="preserve">Sophie Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Heredia</w:t>
+                <w:t xml:space="preserve">Louise Bondeelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Bertrand</w:t>
+                <w:t xml:space="preserve">Benedicte Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103566⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140 (23), pp.2500-2513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022016926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854774v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azithromycin promotes relapse by disrupting immune and metabolic networks after allogeneic stem cell transplantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Corneau</w:t>
+                <w:t xml:space="preserve">Naive and memory CD4+ T cell subsets can contribute to the generation of human Tfh cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jeger-Madiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vaineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2022016926⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.103566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771302v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naive and memory CD4+ T cell subsets can contribute to the generation of human Tfh cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lisa Bertrand</w:t>
+                <w:t xml:space="preserve">Immune checkpoint inhibitors increase T cell immunity during SARS-CoV-2 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tetu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikaïa Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103566⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (34), pp.eabg4081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg4081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977505v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03334080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune checkpoint inhibitors increase T cell immunity during SARS-CoV-2 infection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A monocyte/dendritic cell molecular signature of SARS-CoV-2-related multisystem inflammatory syndrome in children with severe myocarditis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+                <w:t xml:space="preserve">Camille de Cevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Tetu</w:t>
+                <w:t xml:space="preserve">Marine Luka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikaïa Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikaïa Smith</w:t>
+                <w:t xml:space="preserve">Sonia Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Bruel</w:t>
+                <w:t xml:space="preserve">Aude Magérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (34), pp.eabg4081. </w:t>
+              <w:t xml:space="preserve">Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (9), pp.1072-1092.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg4081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medj.2021.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03334080v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A monocyte/dendritic cell molecular signature of SARS-CoV-2-related multisystem inflammatory syndrome in children with severe myocarditis</w:t>
+                <w:t xml:space="preserve">CD8+PD-L1+CXCR3+ polyfunctional T cell abundances are associated with survival in critical SARS-CoV-2–infected patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille de Cevins</w:t>
+                <w:t xml:space="preserve">Lucille Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Luka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nikaïa Smith</w:t>
+                <w:t xml:space="preserve">Pierre Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Meynier</w:t>
+                <w:t xml:space="preserve">Paul Quentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Magérus</w:t>
+                <w:t xml:space="preserve">Christophe Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medj.2021.08.002⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.151571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590894v1</w:t>
+                <w:t xml:space="preserve">hal-03984873v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD8+PD-L1+CXCR3+ polyfunctional T cell abundances are associated with survival in critical SARS-CoV-2–infected patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progressive and Coordinated Mobilization of the Skeletal Muscle Niche throughout Tissue Repair Revealed by Single-Cell Proteomic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rosenbaum</w:t>
+                <w:t xml:space="preserve">Matthew Borok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Quentric</w:t>
+                <w:t xml:space="preserve">Nathalie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Parizot</w:t>
+                <w:t xml:space="preserve">Francesca Gattazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Bonduelle</w:t>
+                <w:t xml:space="preserve">Teoman Ozturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (18), </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.151571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells10040744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984873v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive and Coordinated Mobilization of the Skeletal Muscle Niche throughout Tissue Repair Revealed by Single-Cell Proteomic Analysis</w:t>
+                <w:t xml:space="preserve">NK Cell Responses in Zika Virus Infection Are Biased towards Cytokine-Mediated Effector Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Borok</w:t>
+                <w:t xml:space="preserve">Christopher Maucourant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Didier</w:t>
+                <w:t xml:space="preserve">Gabriel Andrade Nonato Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Leandro Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Gattazzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+                <w:t xml:space="preserve">Aida Meghraoui-Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10040744⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 207 (5), pp.1333-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.2001180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190261v1</w:t>
+                <w:t xml:space="preserve">hal-03382710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NK Cell Responses in Zika Virus Infection Are Biased towards Cytokine-Mediated Effector Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Maucourant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Andrade Nonato Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luana Leandro Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Meghraoui-Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 207 (5), pp.1333-1343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.2001180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382710v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NK Cell Responses in Zika Virus Infection Are Biased towards Cytokine-Mediated Effector Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass Cytometry: a robust platform for the comprehensive immunomonitoring of CAR‐T‐cell therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Maucourant</w:t>
+                <w:t xml:space="preserve">Mustapha Cherai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Andrade Nonato Queiroz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luana Leandro Gois</w:t>
+                <w:t xml:space="preserve">Eve Todesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Meghraoui-Kheddar</w:t>
+                <w:t xml:space="preserve">Elena Litvinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 207 (5), pp.1333-1343. </w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.2001180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjh.17551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335401v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Cytometry: a robust platform for the comprehensive immunomonitoring of CAR‐T‐cell therapies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Parizot</w:t>
+                <w:t xml:space="preserve">Inborn errors of type I IFN immunity in patients with life-threatening COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Cherai</w:t>
+                <w:t xml:space="preserve">Paul Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Todesco</w:t>
+                <w:t xml:space="preserve">Zhiyong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Litvinova</w:t>
+                <w:t xml:space="preserve">Jérémie Le Pen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Moncada-Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.17551⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 370 (6515), pp.eabd4570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abd4570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251339v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inborn errors of type I IFN immunity in patients with life-threatening COVID-19</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune phenotyping of Erdheim-Chester disease through mass cytometry highlights decreased proportion of non-classical monocytes and increased proportion of Th17 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bastard</w:t>
+                <w:t xml:space="preserve">Matthias Papo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiyong Liu</w:t>
+                <w:t xml:space="preserve">Fleur Cohen-Aubart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Le Pen</w:t>
+                <w:t xml:space="preserve">Brice Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Moncada-Velez</w:t>
+                <w:t xml:space="preserve">Jean-François Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 370 (6515), pp.eabd4570. </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.annrheumdis-2020-217316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abd4570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-217316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950982v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune phenotyping of Erdheim-Chester disease through mass cytometry highlights decreased proportion of non-classical monocytes and increased proportion of Th17 cells</w:t>
+                <w:t xml:space="preserve">Impaired type I interferon activity and inflammatory responses in severe COVID-19 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Papo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Barnabei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Emile</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-217316⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online ahead of print, pp.eabc6027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abc6027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891941v1</w:t>
+                <w:t xml:space="preserve">pasteur-02900830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired type I interferon activity and inflammatory responses in severe COVID-19 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CD8+T-bet+ cells as a predominant biomarker for inclusion body myositis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dzangué-Tchoupou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuberaka Mariampillai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nader Yatim</w:t>
+                <w:t xml:space="preserve">Loïs Bolko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Barnabei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+                <w:t xml:space="preserve">Damien Amelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Mauhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abc6027⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (4), pp.325-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02900830v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD8+T-bet+ cells as a predominant biomarker for inclusion body myositis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel combination of chemotherapy and immunotherapy controls tumor growth in mice with a human immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuberaka Mariampillai</w:t>
+                <w:t xml:space="preserve">Aude Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïs Bolko</w:t>
+                <w:t xml:space="preserve">Rodrigo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Amelin</w:t>
+                <w:t xml:space="preserve">Pukar Kc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wladimir Mauhin</w:t>
+                <w:t xml:space="preserve">Kelhia Sendeyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (4), pp.325-333. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (7), pp.1596005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2019.1596005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534985v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel combination of chemotherapy and immunotherapy controls tumor growth in mice with a human immune system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Dimensional Single-Cell Cartography Reveals Novel Skeletal Muscle-Resident Cell Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Giordani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Burlion</w:t>
+                <w:t xml:space="preserve">Gary He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Ramos</w:t>
+                <w:t xml:space="preserve">Elisa Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pukar Kc</w:t>
+                <w:t xml:space="preserve">Hiroshi Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelhia Sendeyo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+                <w:t xml:space="preserve">Justin Y.C. Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (7), pp.1596005. </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (3), pp.609-621.e6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2019.1596005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2019.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131378v1</w:t>
+                <w:t xml:space="preserve">hal-02376541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Dimensional Single-Cell Cartography Reveals Novel Skeletal Muscle-Resident Cell Populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Fiat Lux. May be no more true in cytometry! Go to mass and spectrum but still stay classic].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary He</w:t>
+                <w:t xml:space="preserve">Thierry Idziorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Negroni</w:t>
+                <w:t xml:space="preserve">Julie Cazareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Sakai</w:t>
+                <w:t xml:space="preserve">Catherine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Y.C. Law</w:t>
+                <w:t xml:space="preserve">Nathalie Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2019.02.026⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (5), pp.439-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20183405017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376541v1</w:t>
+                <w:t xml:space="preserve">hal-02548168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Fiat Lux. May be no more true in cytometry! Go to mass and spectrum but still stay classic].</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Idziorek</w:t>
+                <w:t xml:space="preserve">Analysis of cell surface and intranuclear markers on non-stimulated human PBMC using mass cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dzangué-Tchoupou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cazareth</w:t>
+                <w:t xml:space="preserve">Olivier Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Blanc</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20183405017⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.e0194593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548168v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of cell surface and intranuclear markers on non-stimulated human PBMC using mass cytometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Comprehensive Mass Cytometry Analysis of Cell Cycle, Activation, and Coinhibitory Receptors Expression in CD4 T Cells from Healthy and HIV-Infected Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Blanc</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cosma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Benveniste</w:t>
+                <w:t xml:space="preserve">Christine Katlama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Allenbach</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roger Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (3), pp.e0194593. </w:t>
+              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (1), pp.21-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cyto.b.21502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774882v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Mass Cytometry Analysis of Cell Cycle, Activation, and Coinhibitory Receptors Expression in CD4 T Cells from Healthy and HIV-Infected Individuals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Evaluating the Efficiency of Isotope Transmission for Improved Panel Design and a Comparison of the Detection Sensitivities of Mass Cytometer Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Meyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Sammicheli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roger Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 92 (1), pp.21-32. </w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87A (4), pp.357-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cyto.b.21502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.22648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515290v1</w:t>
+                <w:t xml:space="preserve">hal-01515301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Efficiency of Isotope Transmission for Improved Panel Design and a Comparison of the Detection Sensitivities of Mass Cytometer Instruments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-Term Control of Simian Immunodeficiency Virus (SIV) in Cynomolgus Macaques Not Associated with Efficient SIV-Specific CD8 + T-Cell Responses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Tricot</w:t>
+                <w:t xml:space="preserve">Chiraz Hamimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Meyrand</w:t>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cosma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Sammicheli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+                <w:t xml:space="preserve">So Youn Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.22648⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (7), pp.3542 - 3556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.03723-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515301v1</w:t>
+                <w:t xml:space="preserve">pasteur-01414959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Control of Simian Immunodeficiency Virus (SIV) in Cynomolgus Macaques Not Associated with Efficient SIV-Specific CD8 + T-Cell Responses.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Plasmacytoid Dendritic Cell Dynamics Tune Interferon-Alfa Production in SIV-Infected Cynomolgus Macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiraz Hamimi</w:t>
+                <w:t xml:space="preserve">Thomas Démoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Cosma</w:t>
+                <w:t xml:space="preserve">Christine Rogez-Kreuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">So Youn Shin</w:t>
+                <w:t xml:space="preserve">Jacques Dutrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 89 (7), pp.3542 - 3556. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.e1003915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.03723-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01414959v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmacytoid Dendritic Cell Dynamics Tune Interferon-Alfa Production in SIV-Infected Cynomolgus Macaques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semen CD4+ T cells and macrophages are productively infected at all stages of SIV infection in macaques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dupuy</w:t>
+                <w:t xml:space="preserve">Sibylle Bernard-Stoecklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Démoulins</w:t>
+                <w:t xml:space="preserve">Céline Gommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rogez-Kreuz</w:t>
+                <w:t xml:space="preserve">Sabrina Guenounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Dutrieux</w:t>
+                <w:t xml:space="preserve">Claire Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10 (1), pp.e1003915. </w:t>
+              <w:t xml:space="preserve">, 2013, 9 (12), pp.e1003810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...132 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5100,1038 +4966,1038 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditioned Mesenchymal Stromal Cells as tools for immunomodulation in Myasthenia Gravis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bayer Wildberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pinzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th international MGFA Conference on Myasthenia and Related Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A negative feedback loop between fibroadipogenic progenitors and muscle fibres involving endothelin promotes human muscle fibrosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Muscle fibrosis: a vicious circle between human fibroadipogenic progenitors and muscle fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Muraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boulinguiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th French-Japanese workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Giverny, France</w:t>
+              <w:t xml:space="preserve">Myology 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011411v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle fibrosis: a vicious circle between human fibroadipogenic progenitors and muscle fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">A negative feedback loop between fibroadipogenic progenitors and muscle fibres involving endothelin promotes human muscle fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Muraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boulinguiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myology 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">12th French-Japanese workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Giverny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011420v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell therapy approaches for Myasthenia gravis: in vitro and in vivo evaluations of conditioned mesenchymal stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bayer Wildberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pinzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Japanese-French Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Giverny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle fibrosis: a vicious circle between human fibroadipogenic progenitors and muscle fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Muraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Muraine</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Lacau St Guily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian S. Butler-Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Society for Matrix Biology online Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle fibrosis: a vicious circle between human fibroadipogenic progenitors and muscle fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Muraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Muraine</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Lacau St Guily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian S. Butler-Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de la Société Française de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditioned Mesenchymal Stromal Cells as tools for immunomodulation in Myasthenia Gravis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bayer Wildberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pinzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Congress of the International Society of NeuroImmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a vaccine against AIDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mangeot-Méderle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Fausther-Bovendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on HIV and Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Marseille, France. pp.I32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-4690-7-S1-I32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00663751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6141,1654 +6007,1654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and cellular actors of human muscle fibrosis among different muscular disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Muraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Dhiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Gargan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dowling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Boris Ephrussi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and cellular actors of human muscle fibrosis among different muscular disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Muraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Dhiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Gargan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dowling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myology 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of circulating immune cells in Myasthenia Gravis by mass cytometry revealed dysregulation on innate immune cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa-Maud Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th MGFA International Conference On Myasthenia And Related Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulation capacities of conditioned mesenchymal stromal cells: benefits and mechanisms in an experimental cell therapy approach for Myasthenia gravis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bayer Wildberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinthia Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pinzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Myology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will Mesenchymal Stromal Cells become tools for immunomodulation in Myasthenia Gravis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bayer Wildberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress on Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual Congress, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and cellular actors of human muscle fibrosis among muscular disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Muraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Muraine</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Lacau St Guily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Ohlendieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Boris Ephrussi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal Stromal Cells (MSC) : phenotypical and functional characterizations as tools for immunomodulation in Myasthenia Gravis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Characterization of circulating immune cells in a rare autoimmune disease: Myasthenia gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Villegas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Truffault</w:t>
+                <w:t xml:space="preserve">Anthony Behin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozen Le Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myology 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the French Society for Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364999v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of circulating immune cells in a rare autoimmune disease: Myasthenia gravis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Mesenchymal Stromal Cells (MSC) : phenotypical and functional characterizations as tools for immunomodulation in Myasthenia Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bayer Wildberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Truffault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rozen Le Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the French Society for Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Myology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861850v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypical and functional characterizations of conditioned Mesenchymal Stromal Cells MSC, as tools for immunomodulation in Myasthenia Gravis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bayer Wildberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Meeting de la Société Française d'Immunologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the nature and role of interstitial non-myogenic cells in fibrotic and dystrophic human muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Muraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Gidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature and role of interstitial non myogenic cells in human fibrotic muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Muraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle Wasting Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Ascona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of circulating immune cells in Myasthenia gravis using mass cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozen Le Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MYOLOGY 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of circulating immune cells in a rare autoimmune disease: Myasthenia gravis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Single Cell Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7798,133 +7664,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping of tumor infiltrating immune cells using mass-cytometry (CyTOF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Enzymology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.339-368, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mie.2019.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7934,335 +7800,264 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A monocyte/dendritic cell molecular signature of SARS-CoV2-related multisystem inflammatory syndrome in children (MIS-C) with severe myocarditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Cevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Luka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikaïa Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikaïa Smith</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sonia Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Magérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03244400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles approches de l'analyse multi-paramétrique en cytométrie de masse : caractérisation des cellules réservoirs du VIH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Immunité adaptative. PSL Research University, 2018. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Immunologie. Université Paris sciences et lettres, 2018. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018PSLEP038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">tel-02149652v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02149652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId275"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8409,51 +8204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Hirt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Manchon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delaroque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Corneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55934-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05385897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080410v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Sorin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Courteille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Ho-Nhat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240843" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C Bayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel You" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Bergman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dragin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04534-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04467897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Templ&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44811-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05336301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Samri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Bandeira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Leandro Gois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo Regis Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302684" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05336285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tarantino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Morin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000005126" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odessa-Maud Fayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hemery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Truffault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1083218" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137977v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Posseme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lacout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288092v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zachayus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerbellec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39295-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618341v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bensalah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Muraine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulinguiez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Giordani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Albert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12974" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03747377v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gournay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Peux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Vera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bordenave" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022015522" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Meghraoui-Kheddar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chousterman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Guillou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Barone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202104-1027OC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03599282v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubouchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Todorov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Seurinck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie van Gassen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abg3083" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854774v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jeger-Madiot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vaineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heredia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103566" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03771302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Grand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bondeelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Hoareau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022016926" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977505v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03334080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yatim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tetu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg4081" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03590894v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Cevins" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Luka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Meynier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mag&#233;rus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2021.08.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984873v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Adam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenbaum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quentric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parizot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bonduelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.151571" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190261v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Borok" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Didier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gattazzo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teoman Ozturk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040744" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382710v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Maucourant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Andrade Nonato Queiroz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Meghraoui-Kheddar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2001180" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335401v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Cherai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Todesco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litvinova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17551" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950982v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Liu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Pen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Moncada-Velez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd4570" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891941v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Papo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Robin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Emile" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-217316" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02900830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barnabei" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc6027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02534985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dzangu&#233;-Tchoupou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuberaka Mariampillai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Bolko" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Amelin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Mauhin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.02.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02131378v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Burlion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ramos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pukar Kc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelhia Sendeyo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2019.1596005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376541v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary He" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Negroni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Sakai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Y.C. Law" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.02.026" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02548168v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Idziorek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cazareth" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blanc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdely" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183405017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774882v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benveniste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Allenbach" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194593" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515290v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cosma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Even" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Katlama" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21502" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515301v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sammicheli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22648" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01414959v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Hamimi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Youn Shin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03723-14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940446v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupuy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;moulins" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rogez-Kreuz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dutrieux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003915" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00955292v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gommet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guenounou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torres" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003810" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824297v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bayer Wildberger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinzon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011411v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bensalah" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Muraine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boulinguiez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Albert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011420v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824310v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011396v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lacau St Guily" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian S. Butler-Browne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011352v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440270v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663751v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vieillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mangeot-M&#233;derle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fausther-Bovendo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-7-S1-I32" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011029v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhiab" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gargan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dowling" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010959v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853709v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824304v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440251v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Villegas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Giannini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Maillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011015v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Ohlendieck" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364999v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861850v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Behin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Le Panse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038636v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010080v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Oliver" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gidaro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009745v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roth" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861860v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eymard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861844v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940452v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maby" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2019.07.025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244400v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-02534972v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02149652v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEP038" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Hirt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Manchon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delaroque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Corneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55934-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05385897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080410v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Sorin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Courteille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Ho-Nhat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240843" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C Bayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel You" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Bergman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dragin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04534-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05336301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Samri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Bandeira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Leandro Gois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo Regis Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302684" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04467897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Templ&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44811-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odessa-Maud Fayet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hemery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Truffault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1083218" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Posseme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lacout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zachayus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerbellec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39295-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03747377v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gournay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Peux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Vera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bordenave" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022015522" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bensalah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Muraine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulinguiez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Giordani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Albert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12974" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Meghraoui-Kheddar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chousterman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Guillou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Barone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202104-1027OC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03599282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubouchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Todorov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Seurinck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie van Gassen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abg3083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854774v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jeger-Madiot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vaineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heredia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103566" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03771302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Grand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bondeelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Hoareau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022016926" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977505v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03334080v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yatim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tetu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg4081" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03590894v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Cevins" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Luka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Meynier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mag&#233;rus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2021.08.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984873v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Adam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenbaum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quentric" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parizot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bonduelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.151571" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Borok" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Didier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gattazzo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teoman Ozturk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040744" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382710v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Maucourant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Andrade Nonato Queiroz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Meghraoui-Kheddar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2001180" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Cherai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Todesco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litvinova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17551" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Pen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Moncada-Velez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd4570" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891941v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Papo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Robin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Emile" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-217316" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02900830v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barnabei" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc6027" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02534985v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dzangu&#233;-Tchoupou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuberaka Mariampillai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Bolko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Amelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Mauhin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.02.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02131378v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Burlion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ramos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pukar Kc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelhia Sendeyo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2019.1596005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary He" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Negroni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Sakai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Y.C. Law" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.02.026" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02548168v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Idziorek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cazareth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blanc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdely" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183405017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774882v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benveniste" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Allenbach" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194593" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515290v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cosma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Even" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Katlama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21502" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515301v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sammicheli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22648" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01414959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Hamimi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Youn Shin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03723-14" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940446v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupuy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;moulins" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rogez-Kreuz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dutrieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003915" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00955292v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gommet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guenounou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torres" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003810" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824297v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bayer Wildberger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinzon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011420v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bensalah" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Muraine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boulinguiez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Albert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011411v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824310v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011396v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lacau St Guily" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian S. Butler-Browne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011352v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440270v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663751v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vieillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mangeot-M&#233;derle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fausther-Bovendo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-7-S1-I32" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011029v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhiab" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gargan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dowling" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853709v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824304v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440251v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Villegas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Giannini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Maillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011015v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Ohlendieck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861850v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Behin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Le Panse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364999v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038636v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010080v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Oliver" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gidaro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009745v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roth" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861860v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eymard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861844v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940452v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maby" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2019.07.025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244400v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02149652v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEP038" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>