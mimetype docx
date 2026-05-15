--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -84,597 +84,597 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems immunology integrates the complex endotypes of recessive dystrophic epidermolysis bullosa</w:t>
+                <w:t xml:space="preserve">Mutations disrupting the kinase domain of IKKα lead to immunodeficiency and immune dysregulation in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nell Hirt</w:t>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Manchon</w:t>
+                <w:t xml:space="preserve">Boris Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Chen</w:t>
+                <w:t xml:space="preserve">Charline Courteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Delaroque</w:t>
+                <w:t xml:space="preserve">Duong Ho-Nhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Corneau</w:t>
+                <w:t xml:space="preserve">Tom Le Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 16 (1), pp.664. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-55934-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20240843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347253v1</w:t>
+                <w:t xml:space="preserve">hal-05080410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems immunology integrates the complex endotypes of recessive dystrophic epidermolysis bullosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nell Hirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Delaroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-55934-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05385897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations disrupting the kinase domain of IKKα lead to immunodeficiency and immune dysregulation in humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tom Le Voyer</w:t>
+                <w:t xml:space="preserve">Mesenchymal stromal cells conditioned by peripheral blood mononuclear cells exert enhanced immunomodulation capacities and alleviate a model of Myasthenia Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra C Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Pinzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinthia Bergman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13287-025-04534-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20240843⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05080410v1</w:t>
+                <w:t xml:space="preserve">hal-05227717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stromal cells conditioned by peripheral blood mononuclear cells exert enhanced immunomodulation capacities and alleviate a model of Myasthenia Gravis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dragin</w:t>
+                <w:t xml:space="preserve">Systems immunology integrates the complex endotypes of recessive dystrophic epidermolysis bullosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nell Hirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Delaroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 16 (1), pp.664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-55934-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13287-025-04534-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05227717v1</w:t>
+                <w:t xml:space="preserve">hal-05347253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive analysis of early T cell responses to acute Zika Virus infection during the first epidemic in Bahia, Brazil</w:t>
               </w:r>
@@ -926,4037 +926,3903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04467897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell mass cytometry on peripheral cells in Myasthenia Gravis identifies dysregulation of innate immune cells</w:t>
+                <w:t xml:space="preserve">Successful treatment of JAK1 associated inflammatory disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Verdier</w:t>
+                <w:t xml:space="preserve">Antoine Fayand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odessa-Maud Fayet</w:t>
+                <w:t xml:space="preserve">Véronique Hentgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Hemery</w:t>
+                <w:t xml:space="preserve">Céline Posseme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Truffault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Pinzón</w:t>
+                <w:t xml:space="preserve">Carole Lacout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1083218⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152 (4), pp.972-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972888v1</w:t>
+                <w:t xml:space="preserve">hal-04137977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful treatment of JAK1 associated inflammatory disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NBEAL2 deficiency in humans leads to low CTLA-4 expression in activated conventional T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Hentgen</w:t>
+                <w:t xml:space="preserve">Laure Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Posseme</w:t>
+                <w:t xml:space="preserve">Jean-Luc Zachayus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Lacout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Capucine Picard</w:t>
+                <w:t xml:space="preserve">Erwan Kerbellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.06.004⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39295-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137977v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NBEAL2 deficiency in humans leads to low CTLA-4 expression in activated conventional T cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-cell mass cytometry on peripheral cells in Myasthenia Gravis identifies dysregulation of innate immune cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Delage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Riller</w:t>
+                <w:t xml:space="preserve">Odessa-Maud Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Zachayus</w:t>
+                <w:t xml:space="preserve">Edouard Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Kerbellec</w:t>
+                <w:t xml:space="preserve">Frédérique Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Pinzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.3728. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39295-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1083218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288092v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune landscape after allo-HSCT: TIGIT and CD161-expressing CD4 T cells are associated with subsequent leukemia relapse</w:t>
+                <w:t xml:space="preserve">Naive and memory CD4 + T cell subsets can contribute to the generation of human Tfh cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Gournay</w:t>
+                <w:t xml:space="preserve">Raphaël Jeger-Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vallet</w:t>
+                <w:t xml:space="preserve">Romain Vaineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Peux</w:t>
+                <w:t xml:space="preserve">Maud Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristi Vera</w:t>
+                <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Bordenave</w:t>
+                <w:t xml:space="preserve">Lisa Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.103566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2022015522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747377v1</w:t>
+                <w:t xml:space="preserve">hal-03854774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A negative feedback loop between fibroadipogenic progenitors and muscle fibres involving endothelin promotes human muscle fibrosis.</w:t>
+                <w:t xml:space="preserve">Two New Neutrophil Subsets Define a Discriminating Sepsis Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bensalah</w:t>
+                <w:t xml:space="preserve">Aïda Meghraoui-Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Muraine</w:t>
+                <w:t xml:space="preserve">Benjamin Chousterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Boulinguiez</w:t>
+                <w:t xml:space="preserve">Noëlline Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Giordani</w:t>
+                <w:t xml:space="preserve">Sierra Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Albert</w:t>
+                <w:t xml:space="preserve">Samuel Granjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 205 (1), pp.46-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202104-1027OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618341v1</w:t>
+                <w:t xml:space="preserve">hal-03419725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two New Neutrophil Subsets Define a Discriminating Sepsis Signature</w:t>
+                <w:t xml:space="preserve">Operational tolerance after hematopoietic stem cell transplantation is characterized by distinct transcriptional, phenotypic, and metabolic signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïda Meghraoui-Kheddar</w:t>
+                <w:t xml:space="preserve">Laetitia Dubouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Chousterman</w:t>
+                <w:t xml:space="preserve">Helena Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlline Guillou</w:t>
+                <w:t xml:space="preserve">Ruth Seurinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sierra Barone</w:t>
+                <w:t xml:space="preserve">Nicolas Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Granjeaud</w:t>
+                <w:t xml:space="preserve">Sofie van Gassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 205 (1), pp.46-59. </w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (633), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.202104-1027OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abg3083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419725v1</w:t>
+                <w:t xml:space="preserve">hal-03599282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational tolerance after hematopoietic stem cell transplantation is characterized by distinct transcriptional, phenotypic, and metabolic signatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Azithromycin promotes relapse by disrupting immune and metabolic networks after allogeneic stem cell transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Dubouchet</w:t>
+                <w:t xml:space="preserve">Sophie Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Todorov</w:t>
+                <w:t xml:space="preserve">Louise Bondeelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Seurinck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sofie van Gassen</w:t>
+                <w:t xml:space="preserve">Benedicte Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abg3083⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140 (23), pp.2500-2513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022016926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599282v1</w:t>
+                <w:t xml:space="preserve">hal-03771302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naive and memory CD4 + T cell subsets can contribute to the generation of human Tfh cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune landscape after allo-HSCT: TIGIT and CD161-expressing CD4 T cells are associated with subsequent leukemia relapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Jeger-Madiot</w:t>
+                <w:t xml:space="preserve">Vivien Peux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Vaineau</w:t>
+                <w:t xml:space="preserve">Kristi Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Heredia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lisa Bertrand</w:t>
+                <w:t xml:space="preserve">Jennifer Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103566⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022015522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854774v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azithromycin promotes relapse by disrupting immune and metabolic networks after allogeneic stem cell transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vallet</w:t>
+                <w:t xml:space="preserve">A negative feedback loop between fibroadipogenic progenitors and muscle fibres involving endothelin promotes human muscle fibrosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Muraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Grand</w:t>
+                <w:t xml:space="preserve">A Boulinguiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Bondeelle</w:t>
+                <w:t xml:space="preserve">Lorenzo Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Hoareau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Corneau</w:t>
+                <w:t xml:space="preserve">V Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 140 (23), pp.2500-2513. </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2022016926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771302v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naive and memory CD4+ T cell subsets can contribute to the generation of human Tfh cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lisa Bertrand</w:t>
+                <w:t xml:space="preserve">NK Cell Responses in Zika Virus Infection Are Biased towards Cytokine-Mediated Effector Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Maucourant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Andrade Nonato Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Leandro Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Meghraoui-Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103566⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 207 (5), pp.1333-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.2001180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977505v1</w:t>
+                <w:t xml:space="preserve">hal-03382710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune checkpoint inhibitors increase T cell immunity during SARS-CoV-2 infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NK Cell Responses in Zika Virus Infection Are Biased towards Cytokine-Mediated Effector Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Maucourant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nader Yatim</w:t>
+                <w:t xml:space="preserve">Gabriel Andrade Nonato Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Leandro Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Boussier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Timothée Bruel</w:t>
+                <w:t xml:space="preserve">Aida Meghraoui-Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg4081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 207 (5), pp.1333-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.2001180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03334080v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A monocyte/dendritic cell molecular signature of SARS-CoV-2-related multisystem inflammatory syndrome in children with severe myocarditis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progressive and Coordinated Mobilization of the Skeletal Muscle Niche throughout Tissue Repair Revealed by Single-Cell Proteomic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Borok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille de Cevins</w:t>
+                <w:t xml:space="preserve">Francesca Gattazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Luka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aude Magérus</w:t>
+                <w:t xml:space="preserve">Teoman Ozturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medj.2021.08.002⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10040744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590894v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD8+PD-L1+CXCR3+ polyfunctional T cell abundances are associated with survival in critical SARS-CoV-2–infected patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Adam</w:t>
+                <w:t xml:space="preserve">Paul Quentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rosenbaum</w:t>
+                <w:t xml:space="preserve">Christophe Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCI Insight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/jci.insight.151571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984873v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive and Coordinated Mobilization of the Skeletal Muscle Niche throughout Tissue Repair Revealed by Single-Cell Proteomic Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A monocyte/dendritic cell molecular signature of SARS-CoV-2-related multisystem inflammatory syndrome in children with severe myocarditis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Luka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Borok</w:t>
+                <w:t xml:space="preserve">Nikaïa Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Didier</w:t>
+                <w:t xml:space="preserve">Sonia Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Gattazzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+                <w:t xml:space="preserve">Aude Magérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10040744⟩</w:t>
+              <w:t xml:space="preserve">Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (9), pp.1072-1092.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medj.2021.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190261v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NK Cell Responses in Zika Virus Infection Are Biased towards Cytokine-Mediated Effector Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune checkpoint inhibitors increase T cell immunity during SARS-CoV-2 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Maucourant</w:t>
+                <w:t xml:space="preserve">Jeremy Boussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Andrade Nonato Queiroz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luana Leandro Gois</w:t>
+                <w:t xml:space="preserve">Pauline Tetu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikaïa Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Meghraoui-Kheddar</w:t>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 207 (5), pp.1333-1343. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (34), pp.eabg4081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.2001180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg4081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382710v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03334080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NK Cell Responses in Zika Virus Infection Are Biased towards Cytokine-Mediated Effector Functions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass Cytometry: a robust platform for the comprehensive immunomonitoring of CAR‐T‐cell therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aida Meghraoui-Kheddar</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Cherai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Todesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Litvinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.2001180⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.17551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335401v1</w:t>
+                <w:t xml:space="preserve">hal-03251339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Cytometry: a robust platform for the comprehensive immunomonitoring of CAR‐T‐cell therapies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune phenotyping of Erdheim-Chester disease through mass cytometry highlights decreased proportion of non-classical monocytes and increased proportion of Th17 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Papo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elena Litvinova</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Cohen-Aubart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.annrheumdis-2020-217316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-217316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjh.17551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03251339v1</w:t>
+                <w:t xml:space="preserve">hal-02891941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inborn errors of type I IFN immunity in patients with life-threatening COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcela Moncada-Velez</w:t>
+                <w:t xml:space="preserve">Impaired type I interferon activity and inflammatory responses in severe COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Barnabei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 370 (6515), pp.eabd4570. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abd4570⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Online ahead of print, pp.eabc6027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abc6027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950982v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02900830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune phenotyping of Erdheim-Chester disease through mass cytometry highlights decreased proportion of non-classical monocytes and increased proportion of Th17 cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inborn errors of type I IFN immunity in patients with life-threatening COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Robin</w:t>
+                <w:t xml:space="preserve">Qian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Emile</w:t>
+                <w:t xml:space="preserve">Paul Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Le Pen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Moncada-Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-217316⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 370 (6515), pp.eabd4570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abd4570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891941v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired type I interferon activity and inflammatory responses in severe COVID-19 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+                <w:t xml:space="preserve">CD8+T-bet+ cells as a predominant biomarker for inclusion body myositis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dzangué-Tchoupou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuberaka Mariampillai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Bolko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Amelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Mauhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (4), pp.325-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abc6027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02900830v1</w:t>
+                <w:t xml:space="preserve">hal-02534985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD8+T-bet+ cells as a predominant biomarker for inclusion body myositis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wladimir Mauhin</w:t>
+                <w:t xml:space="preserve">A novel combination of chemotherapy and immunotherapy controls tumor growth in mice with a human immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pukar Kc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelhia Sendeyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (7), pp.1596005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2019.1596005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02534985v1</w:t>
+                <w:t xml:space="preserve">hal-02131378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel combination of chemotherapy and immunotherapy controls tumor growth in mice with a human immune system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+                <w:t xml:space="preserve">High-Dimensional Single-Cell Cartography Reveals Novel Skeletal Muscle-Resident Cell Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Giordani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Negroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Y.C. Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (3), pp.609-621.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2019.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2019.1596005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02131378v1</w:t>
+                <w:t xml:space="preserve">hal-02376541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Dimensional Single-Cell Cartography Reveals Novel Skeletal Muscle-Resident Cell Populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justin Y.C. Law</w:t>
+                <w:t xml:space="preserve">[Fiat Lux. May be no more true in cytometry! Go to mass and spectrum but still stay classic].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Idziorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cazareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (5), pp.439-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20183405017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2019.02.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02376541v1</w:t>
+                <w:t xml:space="preserve">hal-02548168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Fiat Lux. May be no more true in cytometry! Go to mass and spectrum but still stay classic].</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Idziorek</w:t>
+                <w:t xml:space="preserve">Analysis of cell surface and intranuclear markers on non-stimulated human PBMC using mass cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dzangué-Tchoupou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cazareth</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.e0194593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20183405017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02548168v1</w:t>
+                <w:t xml:space="preserve">hal-01774882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of cell surface and intranuclear markers on non-stimulated human PBMC using mass cytometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive Mass Cytometry Analysis of Cell Cycle, Activation, and Coinhibitory Receptors Expression in CD4 T Cells from Healthy and HIV-Infected Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cosma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Katlama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (1), pp.21-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.b.21502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194593⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01774882v1</w:t>
+                <w:t xml:space="preserve">hal-01515290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Mass Cytometry Analysis of Cell Cycle, Activation, and Coinhibitory Receptors Expression in CD4 T Cells from Healthy and HIV-Infected Individuals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Long-Term Control of Simian Immunodeficiency Virus (SIV) in Cynomolgus Macaques Not Associated with Efficient SIV-Specific CD8 + T-Cell Responses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Hamimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cosma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roger Le Grand</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">So Youn Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (7), pp.3542 - 3556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.03723-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cyto.b.21502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01515290v1</w:t>
+                <w:t xml:space="preserve">pasteur-01414959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Efficiency of Isotope Transmission for Improved Panel Design and a Comparison of the Detection Sensitivities of Mass Cytometer Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Sammicheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytometry Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 87A (4), pp.357-368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cyto.a.22648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Control of Simian Immunodeficiency Virus (SIV) in Cynomolgus Macaques Not Associated with Efficient SIV-Specific CD8 + T-Cell Responses.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Plasmacytoid Dendritic Cell Dynamics Tune Interferon-Alfa Production in SIV-Infected Cynomolgus Macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">So Youn Shin</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Démoulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rogez-Kreuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dutrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.e1003915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.03723-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01414959v1</w:t>
+                <w:t xml:space="preserve">hal-02940446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmacytoid Dendritic Cell Dynamics Tune Interferon-Alfa Production in SIV-Infected Cynomolgus Macaques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dutrieux</w:t>
+                <w:t xml:space="preserve">Semen CD4+ T cells and macrophages are productively infected at all stages of SIV infection in macaques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bernard-Stoecklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guenounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10 (1), pp.e1003915. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 9 (12), pp.e1003810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...151 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4966,1038 +4832,1038 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditioned Mesenchymal Stromal Cells as tools for immunomodulation in Myasthenia Gravis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell therapy approaches for Myasthenia gravis: in vitro and in vivo evaluations of conditioned mesenchymal stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bayer Wildberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bayer Wildberger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Natalia Pinzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th international MGFA Conference on Myasthenia and Related Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Miami, United States</w:t>
+              <w:t xml:space="preserve">12th Japanese-French Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Giverny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824297v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle fibrosis: a vicious circle between human fibroadipogenic progenitors and muscle fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victorine Albert</w:t>
+                <w:t xml:space="preserve">Conditioned Mesenchymal Stromal Cells as tools for immunomodulation in Myasthenia Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bayer Wildberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Pinzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myology 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">14th international MGFA Conference on Myasthenia and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011420v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A negative feedback loop between fibroadipogenic progenitors and muscle fibres involving endothelin promotes human muscle fibrosis</w:t>
+                <w:t xml:space="preserve">Muscle fibrosis: a vicious circle between human fibroadipogenic progenitors and muscle fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Muraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boulinguiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th French-Japanese workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Giverny, France</w:t>
+              <w:t xml:space="preserve">Myology 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011411v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell therapy approaches for Myasthenia gravis: in vitro and in vivo evaluations of conditioned mesenchymal stem cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+                <w:t xml:space="preserve">A negative feedback loop between fibroadipogenic progenitors and muscle fibres involving endothelin promotes human muscle fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Muraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boulinguiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Giordani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Japanese-French Workshop</w:t>
+              <w:t xml:space="preserve">12th French-Japanese workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Giverny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824310v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle fibrosis: a vicious circle between human fibroadipogenic progenitors and muscle fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Muraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lacau St Guily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian S. Butler-Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Society for Matrix Biology online Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées de la Société Française de Myologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011396v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle fibrosis: a vicious circle between human fibroadipogenic progenitors and muscle fibers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Lacau St Guily</w:t>
+                <w:t xml:space="preserve">Conditioned Mesenchymal Stromal Cells as tools for immunomodulation in Myasthenia Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bayer Wildberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Pinzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gillian S. Butler-Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de la Société Française de Myologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">15th Congress of the International Society of NeuroImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011352v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditioned Mesenchymal Stromal Cells as tools for immunomodulation in Myasthenia Gravis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Truffault</w:t>
+                <w:t xml:space="preserve">Muscle fibrosis: a vicious circle between human fibroadipogenic progenitors and muscle fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Muraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lacau St Guily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian S. Butler-Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Congress of the International Society of NeuroImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual congress, France</w:t>
+              <w:t xml:space="preserve">British Society for Matrix Biology online Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440270v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a vaccine against AIDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vieillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+                <w:t xml:space="preserve">Isabelle Mangeot-Méderle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Fausther-Bovendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on HIV and Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Marseille, France. pp.I32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-4690-7-S1-I32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00663751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6007,1176 +5873,1176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and cellular actors of human muscle fibrosis among different muscular disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Dowling</w:t>
+                <w:t xml:space="preserve">Characterization of circulating immune cells in Myasthenia Gravis by mass cytometry revealed dysregulation on innate immune cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odessa-Maud Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Boris Ephrussi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14th MGFA International Conference On Myasthenia And Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011029v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and cellular actors of human muscle fibrosis among different muscular disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Dowling</w:t>
+                <w:t xml:space="preserve">Immunomodulation capacities of conditioned mesenchymal stromal cells: benefits and mechanisms in an experimental cell therapy approach for Myasthenia gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bayer Wildberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinthia Bergman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Pinzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myology 2022</w:t>
+              <w:t xml:space="preserve">7th International Myology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010959v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of circulating immune cells in Myasthenia Gravis by mass cytometry revealed dysregulation on innate immune cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+                <w:t xml:space="preserve">Molecular and cellular actors of human muscle fibrosis among different muscular disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Muraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Dhiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Gargan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dowling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th MGFA International Conference On Myasthenia And Related Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Miami, United States</w:t>
+              <w:t xml:space="preserve">Journées Boris Ephrussi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853709v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulation capacities of conditioned mesenchymal stromal cells: benefits and mechanisms in an experimental cell therapy approach for Myasthenia gravis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Truffault</w:t>
+                <w:t xml:space="preserve">Molecular and cellular actors of human muscle fibrosis among different muscular disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Muraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Dhiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Gargan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dowling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Myology Congress</w:t>
+              <w:t xml:space="preserve">Myology 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824304v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will Mesenchymal Stromal Cells become tools for immunomodulation in Myasthenia Gravis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bayer Wildberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Villegas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdier</w:t>
+                <w:t xml:space="preserve">Mariette Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress on Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual Congress, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and cellular actors of human muscle fibrosis among muscular disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Muraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lacau St Guily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Ohlendieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Boris Ephrussi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of circulating immune cells in a rare autoimmune disease: Myasthenia gravis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Behin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozen Le Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the French Society for Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal Stromal Cells (MSC) : phenotypical and functional characterizations as tools for immunomodulation in Myasthenia Gravis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bayer Wildberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypical and functional characterizations of conditioned Mesenchymal Stromal Cells MSC, as tools for immunomodulation in Myasthenia Gravis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bayer Wildberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Villegas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdier</w:t>
+                <w:t xml:space="preserve">Mariette Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Meeting de la Société Française d'Immunologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the nature and role of interstitial non-myogenic cells in fibrotic and dystrophic human muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7185,612 +7051,612 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Muraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Gidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and role of interstitial non myogenic cells in human fibrotic muscles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alison Oliver</w:t>
+                <w:t xml:space="preserve">Characterization of circulating immune cells in a rare autoimmune disease: Myasthenia gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle Wasting Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Ascona, Italy</w:t>
+              <w:t xml:space="preserve">Single Cell Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009745v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of circulating immune cells in Myasthenia gravis using mass cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozen Le Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MYOLOGY 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of circulating immune cells in a rare autoimmune disease: Myasthenia gravis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Truffault</w:t>
+                <w:t xml:space="preserve">Nature and role of interstitial non myogenic cells in human fibrotic muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Muraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Eymard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+                <w:t xml:space="preserve">Fanny Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Single Cell Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Muscle Wasting Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Ascona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861844v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping of tumor infiltrating immune cells using mass-cytometry (CyTOF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Enzymology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.339-368, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mie.2019.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7800,147 +7666,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A monocyte/dendritic cell molecular signature of SARS-CoV2-related multisystem inflammatory syndrome in children (MIS-C) with severe myocarditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Cevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Luka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikaïa Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Magérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03244400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7950,114 +7816,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles approches de l'analyse multi-paramétrique en cytométrie de masse : caractérisation des cellules réservoirs du VIH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immunologie. Université Paris sciences et lettres, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018PSLEP038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02149652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8204,51 +8070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Hirt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Manchon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delaroque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Corneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55934-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05385897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080410v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Sorin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Courteille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Ho-Nhat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240843" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C Bayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel You" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Bergman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dragin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04534-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05336301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Samri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Bandeira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Leandro Gois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo Regis Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302684" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04467897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Templ&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44811-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odessa-Maud Fayet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hemery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Truffault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1083218" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Posseme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lacout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zachayus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerbellec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39295-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03747377v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gournay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Peux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Vera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bordenave" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022015522" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bensalah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Muraine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulinguiez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Giordani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Albert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12974" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Meghraoui-Kheddar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chousterman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Guillou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Barone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202104-1027OC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03599282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubouchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Todorov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Seurinck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie van Gassen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abg3083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854774v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jeger-Madiot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vaineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heredia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103566" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03771302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Grand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bondeelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Hoareau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022016926" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977505v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03334080v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yatim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tetu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg4081" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03590894v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Cevins" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Luka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Meynier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mag&#233;rus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2021.08.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984873v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Adam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenbaum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quentric" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parizot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bonduelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.151571" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Borok" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Didier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gattazzo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teoman Ozturk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040744" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382710v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Maucourant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Andrade Nonato Queiroz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Meghraoui-Kheddar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2001180" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Cherai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Todesco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litvinova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17551" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Pen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Moncada-Velez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd4570" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891941v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Papo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Robin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Emile" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-217316" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02900830v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barnabei" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc6027" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02534985v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dzangu&#233;-Tchoupou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuberaka Mariampillai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Bolko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Amelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Mauhin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.02.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02131378v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Burlion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ramos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pukar Kc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelhia Sendeyo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2019.1596005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary He" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Negroni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Sakai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Y.C. Law" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.02.026" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02548168v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Idziorek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cazareth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blanc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdely" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183405017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774882v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benveniste" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Allenbach" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194593" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515290v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cosma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Even" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Katlama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21502" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515301v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sammicheli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22648" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01414959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Hamimi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Youn Shin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03723-14" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940446v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupuy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;moulins" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rogez-Kreuz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dutrieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003915" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00955292v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gommet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guenounou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torres" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003810" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824297v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bayer Wildberger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinzon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011420v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bensalah" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Muraine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boulinguiez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Albert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011411v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824310v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011396v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lacau St Guily" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian S. Butler-Browne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011352v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440270v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663751v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vieillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mangeot-M&#233;derle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fausther-Bovendo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-7-S1-I32" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011029v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhiab" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gargan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dowling" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853709v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824304v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440251v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Villegas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Giannini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Maillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011015v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Ohlendieck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861850v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Behin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Le Panse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364999v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038636v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010080v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Oliver" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gidaro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009745v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roth" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861860v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eymard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861844v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940452v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maby" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2019.07.025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244400v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02149652v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEP038" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Sorin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Courteille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Ho-Nhat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05385897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Hirt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Manchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delaroque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Corneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55934-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C Bayer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel You" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Bergman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dragin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04534-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05336301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Samri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Bandeira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Leandro Gois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo Regis Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302684" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04467897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Templ&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44811-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Posseme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lacout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zachayus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerbellec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39295-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972888v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odessa-Maud Fayet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hemery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Truffault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1083218" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854774v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jeger-Madiot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vaineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heredia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bertrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103566" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Meghraoui-Kheddar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chousterman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Guillou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Barone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202104-1027OC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03599282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubouchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Todorov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Seurinck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie van Gassen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abg3083" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03771302v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Grand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bondeelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Hoareau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022016926" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03747377v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gournay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Peux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Vera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bordenave" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022015522" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618341v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bensalah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Muraine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulinguiez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Giordani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Albert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12974" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Maucourant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Andrade Nonato Queiroz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Meghraoui-Kheddar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2001180" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190261v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Borok" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Didier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gattazzo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teoman Ozturk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040744" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984873v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Adam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenbaum" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quentric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parizot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bonduelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.151571" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03590894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Cevins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Luka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Meynier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mag&#233;rus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2021.08.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03334080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yatim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tetu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg4081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251339v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Cherai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Todesco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litvinova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17551" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891941v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Papo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Robin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Emile" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-217316" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02900830v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barnabei" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc6027" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Pen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Moncada-Velez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd4570" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02534985v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dzangu&#233;-Tchoupou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuberaka Mariampillai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Bolko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Amelin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Mauhin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.02.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02131378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Burlion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ramos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pukar Kc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelhia Sendeyo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2019.1596005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376541v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary He" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Negroni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Sakai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Y.C. Law" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.02.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02548168v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Idziorek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cazareth" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdely" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183405017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774882v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benveniste" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Allenbach" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194593" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515290v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cosma" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Even" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Katlama" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21502" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01414959v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Hamimi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Youn Shin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03723-14" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515301v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sammicheli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22648" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupuy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;moulins" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rogez-Kreuz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dutrieux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003915" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00955292v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gommet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guenounou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torres" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003810" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824310v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bayer Wildberger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinzon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824297v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011420v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bensalah" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Muraine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boulinguiez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Albert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011411v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011352v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lacau St Guily" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian S. Butler-Browne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440270v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011396v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663751v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vieillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mangeot-M&#233;derle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fausther-Bovendo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-7-S1-I32" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853709v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824304v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011029v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhiab" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gargan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dowling" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010959v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440251v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Villegas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Giannini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Maillard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011015v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Ohlendieck" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861850v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Behin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Le Panse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364999v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038636v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010080v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Oliver" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gidaro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861844v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eymard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861860v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009745v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roth" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940452v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maby" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2019.07.025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244400v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02149652v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEP038" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>