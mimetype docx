--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -66,1315 +66,1345 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single InAs Nanowire Hypersonic Acoustic Nanoresonator</w:t>
+                <w:t xml:space="preserve">Ultrafast optical probing of hypersonic phonons in nanoscale GeTe films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Colosimo</w:t>
+                <w:t xml:space="preserve">Margherita Vittucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gandolfi</w:t>
+                <w:t xml:space="preserve">Alessandro Casto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+                <w:t xml:space="preserve">Jessy Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Crut</w:t>
+                <w:t xml:space="preserve">Martina Tomelleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (43), pp.11158-11166. </w:t>
+              <w:t xml:space="preserve">, 2026, 2026, pp.6c00461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c02806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6c00461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384225v1</w:t>
+                <w:t xml:space="preserve">hal-05561717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single MoS2 Nanotube Experimental Optical Extinction Cross Section</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Single InAs Nanowire Hypersonic Acoustic Nanoresonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Colosimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Casto</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08613⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (43), pp.11158-11166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c02806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002311v1</w:t>
+                <w:t xml:space="preserve">hal-05384225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental optical retrieval of the Thermal Boundary Resistance of carbon nanotubes in water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Single MoS2 Nanotube Experimental Optical Extinction Cross Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Colosimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Panais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Casto</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesco Maria Bellussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (10), pp.5086-5094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119445⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04693074v1</w:t>
+                <w:t xml:space="preserve">hal-05002311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of supporting nanometric membranes on the thermo-optical dynamics of individual plasmonic nanodisks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paolo Maioli</w:t>
+                <w:t xml:space="preserve">Experimental optical retrieval of the Thermal Boundary Resistance of carbon nanotubes in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Casto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Vittucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Banfi</w:t>
+                <w:t xml:space="preserve">Francesco Maria Bellussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16, pp.12071-12080. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229, pp.119445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4NR01060D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606273v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling Dynamics of Individual Gold Nanodisks Deposited on Thick Substrates and Nanometric Membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of supporting nanometric membranes on the thermo-optical dynamics of individual plasmonic nanodisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Panais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rouxel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Banfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00653⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.12071-12080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NR01060D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125753v1</w:t>
+                <w:t xml:space="preserve">hal-04606273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning photoacoustics with nanotransducers via thermal boundary resistance and laser pulse duration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Crut</w:t>
+                <w:t xml:space="preserve">Cooling Dynamics of Individual Gold Nanodisks Deposited on Thick Substrates and Nanometric Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Panais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0135147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.5343-5352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926157v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast nano generation of acoustic waves in water via a single carbon nanotube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Tuning photoacoustics with nanotransducers via thermal boundary resistance and laser pulse duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoacoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (25), pp.252201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0135147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pacs.2022.100407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03850767v1</w:t>
+                <w:t xml:space="preserve">hal-03926157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Single Gold Nanocrystals by Inelastic Light Scattering Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucian Roiban</w:t>
+                <w:t xml:space="preserve">Ultrafast nano generation of acoustic waves in water via a single carbon nanotube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Casto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maria Bellussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c00077⟩</w:t>
+              <w:t xml:space="preserve">Photoacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.100407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pacs.2022.100407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575182v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-supported nano-objects with high vibrational quality factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Study of Single Gold Nanocrystals by Inelastic Light Scattering Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Timm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0093585⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (7), pp.3606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725656v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrations of Dimers of Mechanically Coupled Nanostructures: Analytical and Numerical Modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Substrate-supported nano-objects with high vibrational quality factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (15), pp.8339-8348. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (24), pp.244301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0093585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215504v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile template-directed synthesis of gold nanocages with a predefined number of windows</w:t>
               </w:r>
@@ -1488,6264 +1518,6380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron and Lattice Heating Contributions to the Transient Optical Response of a Single Plasmonic Nano-Object</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrations of Dimers of Mechanically Coupled Nanostructures: Analytical and Numerical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelle Lascoux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Lermé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 125 (42), pp.23275-23286. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c06629⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 125 (15), pp.8339-8348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410839v1</w:t>
+                <w:t xml:space="preserve">hal-03215504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Thermo-Optical Dynamics of a Single Metal Nano-Object</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Electron and Lattice Heating Contributions to the Transient Optical Response of a Single Plasmonic Nano-Object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Rossella</w:t>
+                <w:t xml:space="preserve">Noelle Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 124 (28), pp.15625-15633. </w:t>
+              <w:t xml:space="preserve">, 2021, 125 (42), pp.23275-23286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c06629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919819v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin stress contribution to the lattice dynamics of FePt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast Thermo-Optical Dynamics of a Single Metal Nano-Object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. von Reppert</w:t>
+                <w:t xml:space="preserve">Fabio Medeghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Willig</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Sellge</w:t>
+                <w:t xml:space="preserve">Francesco Rossella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aba1142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (28), pp.15625-15633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908738v1</w:t>
+                <w:t xml:space="preserve">hal-02919819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic Light Scattering by Multiple Vibrational Modes in Individual Gold Nanodimers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin stress contribution to the lattice dynamics of FePt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. von Reppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Willig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Pudell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Girard</w:t>
+                <w:t xml:space="preserve">S. Zeuschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lerme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+                <w:t xml:space="preserve">G. Sellge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b03090⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (28), pp.eaba1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aba1142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361619v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast electron-lattice thermalization in copper and other noble metal nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inelastic Light Scattering by Multiple Vibrational Modes in Individual Gold Nanodimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mongin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Maioli</w:t>
+                <w:t xml:space="preserve">Alain Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Burgin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cottancin</w:t>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaf7eb⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (23), pp.14834-14841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b03090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987430v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of Small Morphological Anisotropies in the Plasmonic and Vibrational Responses of Individual Nano-objects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ultrafast electron-lattice thermalization in copper and other noble metal nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Rossella</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Burgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01898⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (8), pp.084001 (1-11). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaf7eb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350956v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Quality Factor of a Single Acoustic Nanoresonator by Tuning its Morphology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Maioli</w:t>
+                <w:t xml:space="preserve">Signatures of Small Morphological Anisotropies in the Plasmonic and Vibrational Responses of Individual Nano-objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Medeghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Rossella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02096⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (18), pp.5372-5380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290283v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical pillar nanoantenna for emission enhancement and redirection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast Thermo-Optical Dynamics of Plasmonic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Medeghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Paparone</w:t>
+                <w:t xml:space="preserve">T. Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Laverdant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Crut</w:t>
+                <w:t xml:space="preserve">P. Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa9f5f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (15), pp.8655-8666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b01875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290275v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Mode Hybridization in a Single Dimer of Gold Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Berthelot</w:t>
+                <w:t xml:space="preserve">Controlling the Quality Factor of a Single Acoustic Nanoresonator by Tuning its Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Medeghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rossella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (6), pp.3800-3806. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b01072⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (8), pp.5159-5166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107164v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Thermo-Optical Dynamics of Plasmonic Nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Vertical pillar nanoantenna for emission enhancement and redirection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paparone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laverdant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brucoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Symonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b01875⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), pp.045301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa9f5f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285740v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Vibrations of Atomically Defined Metal Clusters: From Nano- to Molecular-Size Oscillators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Sauceda</w:t>
+                <w:t xml:space="preserve">Acoustic Mode Hybridization in a Single Dimer of Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lermé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Valencia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Demessence</w:t>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (11), pp.6842-6849. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02717⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (6), pp.3800-3806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b01072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948506v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optothermal response of a single silicon nanotip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical Vibrations of Atomically Defined Metal Clusters: From Nano- to Molecular-Size Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sauceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Vella</w:t>
+                <w:t xml:space="preserve">I. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deodatta Shinde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+                <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.97.075409⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (11), pp.6842-6849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061771v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Pressure Effect on the Optical Extinction of a Single Gold Nanoparticle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Medeghini</w:t>
+                <w:t xml:space="preserve">Optothermal response of a single silicon nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hettich</w:t>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rouxel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b05539⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (7), pp.075409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.97.075409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290287v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and ultrafast nonlinear plasmonics of single nano-objects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Maioli</w:t>
+                <w:t xml:space="preserve">High-Pressure Effect on the Optical Extinction of a Single Gold Nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Medeghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hettich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vallée</w:t>
+                <w:t xml:space="preserve">Silvio D. Silva Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia del Fatti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (12), </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (10), pp.10310-10316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa59cc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b05539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698280v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust raspberry-like metallo-dielectric nanoclusters of critical sizes as SERS substrates.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear and ultrafast nonlinear plasmonics of single nano-objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Le Beulze</w:t>
+                <w:t xml:space="preserve">Fabrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Gomez-Graña</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natalia del Fatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NR00969K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa59cc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520572v1</w:t>
+                <w:t xml:space="preserve">hal-01698280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance of an individual nano-object on an absorbing substrate : quantitative effects of distance and 3D orientation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust raspberry-like metallo-dielectric nanoclusters of critical sizes as SERS substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Beulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gomez-Graña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Pertreux</w:t>
+                <w:t xml:space="preserve">Stéphane Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lombardi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sergio Gómez-Graña</w:t>
+                <w:t xml:space="preserve">Serge Ravaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201500548⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (17), pp.5725-5736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR00969K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01309285v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Coupling in Gold Nanoparticles Supermolecules Revealed by Plasmon-Enhanced Ultralow Frequency Raman Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gehan</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance of an individual nano-object on an absorbing substrate : quantitative effects of distance and 3D orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pertreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Spuch-Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Crut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucien Saviot</w:t>
+                <w:t xml:space="preserve">Sergio Gómez-Graña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (6), pp.3843-3849. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (4), pp.567-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b01314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.201500548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320916v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watching the Vibration and Cooling of Ultrathin Gold Nanotriangles by Ultrafast X-ray Diffraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. M. Sarhan</w:t>
+                <w:t xml:space="preserve">Mechanical Coupling in Gold Nanoparticles Supermolecules Revealed by Plasmon-Enhanced Ultralow Frequency Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Stete</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. del Fatti</w:t>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11651⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.3843-3849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b01314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289458v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fano Interference in the Optical Absorption of an Individual Gold Silver Nanodimer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Lombardi</w:t>
+                <w:t xml:space="preserve">Watching the Vibration and Cooling of Ultrathin Gold Nanotriangles by Ultrafast X-ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. von Reppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Sarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Stete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin P. Grzelczak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paolo Maioli</w:t>
+                <w:t xml:space="preserve">J. Pudell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b02680⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.28894-28899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290356v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic vibrations of metal nano-objects: Time-domain investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Fano Interference in the Optical Absorption of an Individual Gold Silver Nanodimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin P. Grzelczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pertreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 549, pp.1-43. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.6311-6316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2014.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b02680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02308153v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Acoustic Vibrations of Bimetallic Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic vibrations of metal nano-objects: Time-domain investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Del Fatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana Stoll</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (3), pp.1591-1599. </w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 549, pp.1-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp511070h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2014.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115164v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Investigations of the Cooling Dynamics of Metal Nanoparticles: Impact of Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Ultrafast Acoustic Vibrations of Bimetallic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabel Pastoriza-Santos</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Burgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (22), pp.12757-12764. </w:t>
+              <w:t xml:space="preserve">, 2015, 119 (3), pp.1591-1599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b03231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp511070h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305578v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain investigation of the acoustic vibrations of metal nanoparticles: Size and encapsulation effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Time-Resolved Investigations of the Cooling Dynamics of Metal Nanoparticles: Impact of Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rodal-Cedeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Pastoriza-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2014.02.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (22), pp.12757-12764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b03231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311238v1</w:t>
+                <w:t xml:space="preserve">hal-02305578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in femto-nano-optics: ultrafast nonlinearity of metal nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-domain investigation of the acoustic vibrations of metal nanoparticles: Size and encapsulation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia del Fatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2014-50515-4⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.98-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2014.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309427v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical absorption and scattering spectroscopies of single nano-objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Advances in femto-nano-optics: ultrafast nonlinearity of metal nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vallée</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cs60367a⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2014-50515-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311251v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Response of Individual Au–Ag@SiO 2 Heterodimers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optical absorption and scattering spectroscopies of single nano-objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia del Fatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn305865h⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.3921-3956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cs60367a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066895v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping of the acoustic vibrations of a suspended gold nanowire in air and water environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optical Response of Individual Au–Ag@SiO 2 Heterodimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Grzelczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Natalia del Fatti</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Pastoriza-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (12), pp.4169-4176. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.2522-2531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2CP43330C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nn305865h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146609v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-Dependent Surface Plasmon Resonance Broadening in Nonspherical Nanoparticles: Single Gold Nanorods</w:t>
+                <w:t xml:space="preserve">Damping of the acoustic vibrations of a suspended gold nanowire in air and water environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Juvé</w:t>
+                <w:t xml:space="preserve">Todd A. Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fernanda Cardinal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paolo Maioli</w:t>
+                <w:t xml:space="preserve">Bo Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun Shang Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl400777y⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (12), pp.4169-4176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CP43330C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912417v1</w:t>
+                <w:t xml:space="preserve">hal-03146609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative study of the environmental effects on the optical response of gold nanorods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Size-Dependent Surface Plasmon Resonance Broadening in Nonspherical Nanoparticles: Single Gold Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernanda Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn302869v⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (5), pp.2234 - 2240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl400777y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755363v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance properties of single elongated Nano-objects: gold nanobipyramids and nanorods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">A quantitative study of the environmental effects on the optical response of gold nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevgeniy Davletshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Natalia del Fatti</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernanda Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (9), pp.8183-8193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn302869v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la300210h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00712643v1</w:t>
+                <w:t xml:space="preserve">hal-00755363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photoinduced charge separation in metal-semiconductor nanohybrids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Surface plasmon resonance properties of single elongated Nano-objects: gold nanobipyramids and nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Loumaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Uri Banin</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn302089h⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (24), pp.9027-9033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la300210h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755357v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Properties of Metal Nanoparticles: Atomistic Simulation and Comparison with Time-Resolved Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huziel E. Sauceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (47), pp.25147-25156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp309499t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Vibrations in Bimetallic Au@Pd Core-Shell Nanorods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Ultrafast photoinduced charge separation in metal-semiconductor nanohybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehud Shaviv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benito Rodriguez-Gonzalez</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uri Banin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz3000992⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (8), pp.7034-7043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn302089h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676369v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast nonlinear spectroscopy of a single silver nanoparticle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Acoustic Vibrations in Bimetallic Au@Pd Core-Shell Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernanda Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Natalia del Fatti</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benito Rodriguez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.2874⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (5), pp.613-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz3000992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00676441v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface plasmon resonance spectroscopy of single surfactant-stabilized gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Christofilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 63 (2), pp.293-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/e2010-10594-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Vibrations of Metal-Dielectric Core-Shell Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (7), pp.3016-3021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl201672k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrations of spherical core-shell nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Ultrafast nonlinear spectroscopy of a single silver nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Christofilos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. del Fatti</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.205430⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (10), pp.1891-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.2874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598308v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Nonlinear Optical Response of a Single Gold Nanorod near Its Surface Plasmon Resonance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Vibrations of spherical core-shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Crut</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.057402⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (20), pp.205430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.205430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676400v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional nanostructures from clusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Melinon</w:t>
+                <w:t xml:space="preserve">Ultrafast Nonlinear Optical Response of a Single Gold Nanorod near Its Surface Plasmon Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Christofilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dupuis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Masenelli</w:t>
+                <w:t xml:space="preserve">Guillaume Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031733⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (5), pp.057402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.057402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495152v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Dependence of the Surface Plasmon Resonance Damping in Metal Nanospheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional nanostructures from clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Melinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lermé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Baida</w:t>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonnet</w:t>
+                <w:t xml:space="preserve">L. Bardotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Broyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Cottancin</w:t>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz1009136⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4-8), pp.523-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676961v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Elasticity at the Nanoscale: Terahertz Acoustic Vibration of Small Metal Nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Pellarin</w:t>
+                <w:t xml:space="preserve">Size Dependence of the Surface Plasmon Resonance Damping in Metal Nanospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lermé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Broyer</w:t>
+                <w:t xml:space="preserve">C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl100604r⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (19), pp.2922-2928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz1009136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677045v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Determination of the Size Dependence of Surface Plasmon Resonance Damping in Single Ag@SiO2 Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cottancin</w:t>
+                <w:t xml:space="preserve">Probing Elasticity at the Nanoscale: Terahertz Acoustic Vibration of Small Metal Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 9 (10), pp.3463-3469. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl901672b⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 10 (5), pp.1853-1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl100604r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677050v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy effects on the time-resolved spectroscopy of the acoustic vibrations of nanoobjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (28), pp.5882. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b902107h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling dynamics and thermal interface resistance of glass-embedded metal nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Crut</w:t>
+                <w:t xml:space="preserve">Quantitative Determination of the Size Dependence of Surface Plasmon Resonance Damping in Single Ag@SiO2 Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Merabia</w:t>
+                <w:t xml:space="preserve">Pierre Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marhaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Christofilos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.195406⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (10), pp.3463-3469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl901672b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440439v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of single DNA molecules by multicolor quantum-dot end-labeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Géron-Landre</w:t>
+                <w:t xml:space="preserve">Cooling dynamics and thermal interface resistance of glass-embedded metal nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bonnet</w:t>
+                <w:t xml:space="preserve">Mattia Scardamaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Desbiolles</w:t>
+                <w:t xml:space="preserve">Samy Merabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gni097⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (19), pp.195406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.195406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454251v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse fluctuations of single DNA molecules attached at both extremities to a surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Detection of single DNA molecules by multicolor quantum-dot end-labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Géron-Landre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dahan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Isabelle Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desbiolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (11), pp.e98-e98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gni097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001556v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse fluctuations of single DNA molecules attached to a surface by their extremities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Transverse fluctuations of single DNA molecules attached at both extremities to a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desbiolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allemand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Desbiolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.051910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transverse fluctuations of single DNA molecules attached to a surface by their extremities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desbiolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67, pp.051910</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7755,1184 +7901,1184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLEO®/Europe-EQEC 2023, One Page Summary Template Ultrafast Nano Generation of Acoustic Waves in Water: Thermophone Versus Mechanophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gandolfi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alessandro Casto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Maria Belussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEO/EUROPE-EQEC57999.2023.10231581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing Ultrafast Photothermal-Acoustic of Carbon Nanotubes in Water</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Au-Ag nano-hybrids to investigate heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vecco-Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Panais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Del Fatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Torremolinos, Spain. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848292v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Au-Ag nano-hybrids to investigate heat transfer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+                <w:t xml:space="preserve">Inelastic light scattering by the vibrational modes of single gold nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Timm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Torremolinos, Spain. 2 p</w:t>
+              <w:t xml:space="preserve">18èmes Journées de la matière Condensée 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Division de Physique de la Matière Condensée de la Société Française de Physique (SFP), Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279967v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic light scattering by the vibrational modes of single gold nanocrystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Accessing Ultrafast Photothermal-Acoustic of Carbon Nanotubes in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de la matière Condensée 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Division de Physique de la Matière Condensée de la Société Française de Physique (SFP), Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768992v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure Optique et Modélisation des Facteurs de Qualité Vibrationnels de Nano-Objets Individuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Medeghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic nanopartices of non conventional shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Tréguer-Delapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Many</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry 2017 - 2nd International Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast plasmonics with hybrid nano-dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pertreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">247th National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dallas, United States. pp.46-PHYS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative optical spectroscopy of a single nano-object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Juve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatim Baida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">247th National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dallas, United States. pp.45-PHYS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic vibrations of metal nanoparticles: high order radial mode detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring Meeting of the European-Materials-Research-Society (EMRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.209-215, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2003.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8942,154 +9088,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic nanoclusters synthesized by a multi-step colloidal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Romanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Delices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Vecco-Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Panais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano - The Nanoscience Meeting &amp; PEPR Électronique Days - C'Nano 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9099,114 +9245,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion de l'enzyme de restriction EcoRV sur des molécules d'ADN etirées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysique [physics.bio-ph]. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId283"/>
+      <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9353,51 +9499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Colosimo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gandolfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Panais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08613" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Bellussi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119445" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606273v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maioli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01060D" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouxel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00653" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diego" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2022.100407" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093585" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerm&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01425" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chomette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Perro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nh00620c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Lascoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c06629" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Medeghini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rossella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04709" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Reppert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Pudell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeuschner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sellge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba1142" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361619v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03090" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mongin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaf7eb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01898" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Medeghini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gandolfi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maioli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02096" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290275v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paparone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverdant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brucoli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Symonds" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa9f5f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01072" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285740v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01875" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sauceda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Valencia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02717" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290287v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hettich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouxel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio D. Silva Santos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05539" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01698280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Fatti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa59cc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520572v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Beulze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR00969K" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309285v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pertreux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lombardi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Spuch-Calvar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201500548" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBH7WTX8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320916v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Crut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01314" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289458v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Sarhan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stete" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pudell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. del Fatti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11651" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290356v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin P. Grzelczak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02680" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308153v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Del Fatti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vallee" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.09.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64DP7JMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Stoll" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511070h" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305578v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rodal-Cedeira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pastoriza-Santos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03231" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.02.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309427v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2014-50515-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311251v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs60367a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066895v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Grzelczak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn305865h" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146609v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd A. Major" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Shang Lo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP43330C" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-01912417v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juv&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernanda Cardinal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400777y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755363v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Davletshin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn302869v" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300210h" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Shaviv" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Banin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn302089h" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huziel E. Sauceda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309499t" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676369v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz3000992" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676441v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baida" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Christofilos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2874" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJCCLLLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676439v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-10594-y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XH1S3WNF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676435v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl201672k" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598308v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.205430" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676400v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.057402" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676961v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerm&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz1009136" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677045v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl100604r" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677050v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marhaba" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901672b" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441497v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902107h" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CR8845VQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440439v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Scardamaglia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.195406" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454251v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte G&#233;ron-Landre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonneau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desbiolles" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gni097" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001556v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allemand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002447v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desbiolles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292052v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Belussi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10231581" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848292v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279967v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vecco-Garda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768992v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848293v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171168v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Many" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310841v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310842v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juve" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Baida" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550901v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vall&#233;e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.022" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-430VWSV6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119210v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Romanus" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011594v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tomelleri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384225v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Colosimo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gandolfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02806" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Panais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08613" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693074v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Bellussi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119445" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maioli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banfi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01060D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouxel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00653" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diego" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135147" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2022.100407" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093585" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chomette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Perro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nh00620c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerm&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01425" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Lascoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c06629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Medeghini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rossella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04709" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Reppert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Pudell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeuschner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sellge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba1142" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03090" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mongin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaf7eb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01898" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gandolfi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Medeghini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maioli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01875" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02096" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paparone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverdant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brucoli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Symonds" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa9f5f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107164v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01072" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sauceda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Valencia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02717" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hettich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouxel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio D. Silva Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05539" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01698280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Fatti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa59cc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520572v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Beulze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR00969K" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309285v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pertreux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lombardi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Spuch-Calvar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201500548" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBH7WTX8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320916v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Crut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01314" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Sarhan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stete" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pudell" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. del Fatti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11651" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin P. Grzelczak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02680" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308153v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Del Fatti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vallee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.09.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64DP7JMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Stoll" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511070h" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305578v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rodal-Cedeira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pastoriza-Santos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03231" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.02.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZQ846BM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309427v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2014-50515-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs60367a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Grzelczak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn305865h" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd A. Major" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Shang Lo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP43330C" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-01912417v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juv&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernanda Cardinal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400777y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755363v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Davletshin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn302869v" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300210h" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761325v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huziel E. Sauceda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309499t" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755357v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Shaviv" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Banin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn302089h" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676369v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz3000992" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676439v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baida" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Christofilos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-10594-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XH1S3WNF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676435v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl201672k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676441v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2874" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJCCLLLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598308v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.205430" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676400v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.057402" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676961v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerm&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz1009136" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677045v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl100604r" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441497v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902107h" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CR8845VQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677050v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marhaba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901672b" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440439v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Scardamaglia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.195406" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454251v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte G&#233;ron-Landre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desbiolles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gni097" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001556v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allemand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002447v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desbiolles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292052v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Belussi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10231581" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279967v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vecco-Garda" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768992v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848292v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848293v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171168v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Many" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310841v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310842v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juve" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Baida" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vall&#233;e" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.022" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-430VWSV6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119210v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Romanus" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011594v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>