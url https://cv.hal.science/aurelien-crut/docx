--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental optical retrieval of the Thermal Boundary Resistance of carbon nanotubes in water</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Crut</w:t>
+                <w:t xml:space="preserve">Impact of supporting nanometric membranes on the thermo-optical dynamics of individual plasmonic nanodisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Panais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Maria Bellussi</w:t>
+                <w:t xml:space="preserve">Sylvie Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Banfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119445⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.12071-12080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NR01060D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693074v1</w:t>
+                <w:t xml:space="preserve">hal-04606273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of supporting nanometric membranes on the thermo-optical dynamics of individual plasmonic nanodisks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paolo Maioli</w:t>
+                <w:t xml:space="preserve">Experimental optical retrieval of the Thermal Boundary Resistance of carbon nanotubes in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Casto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Vittucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Banfi</w:t>
+                <w:t xml:space="preserve">Francesco Maria Bellussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16, pp.12071-12080. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229, pp.119445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4NR01060D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606273v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooling Dynamics of Individual Gold Nanodisks Deposited on Thick Substrates and Nanometric Membranes</w:t>
               </w:r>
@@ -815,64 +815,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.5343-5352. </w:t>
@@ -904,507 +904,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning photoacoustics with nanotransducers via thermal boundary resistance and laser pulse duration</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substrate-supported nano-objects with high vibrational quality factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0135147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (24), pp.244301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0093585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926157v1</w:t>
+                <w:t xml:space="preserve">hal-03725656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast nano generation of acoustic waves in water via a single carbon nanotube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Tuning photoacoustics with nanotransducers via thermal boundary resistance and laser pulse duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesco Maria Bellussi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoacoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28, pp.100407. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (25), pp.252201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pacs.2022.100407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0135147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850767v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Single Gold Nanocrystals by Inelastic Light Scattering Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucian Roiban</w:t>
+                <w:t xml:space="preserve">Ultrafast nano generation of acoustic waves in water via a single carbon nanotube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Casto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maria Bellussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c00077⟩</w:t>
+              <w:t xml:space="preserve">Photoacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.100407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pacs.2022.100407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575182v1</w:t>
+                <w:t xml:space="preserve">hal-03850767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-supported nano-objects with high vibrational quality factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Single Gold Nanocrystals by Inelastic Light Scattering Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Timm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 131 (24), pp.244301. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (7), pp.3606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0093585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725656v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile template-directed synthesis of gold nanocages with a predefined number of windows</w:t>
               </w:r>
@@ -1641,64 +1641,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron and Lattice Heating Contributions to the Transient Optical Response of a Single Plasmonic Nano-Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1775,77 +1775,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Thermo-Optical Dynamics of a Single Metal Nano-Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Medeghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rossella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2024,2632 +2024,2632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic Light Scattering by Multiple Vibrational Modes in Individual Gold Nanodimers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+                <w:t xml:space="preserve">Signatures of Small Morphological Anisotropies in the Plasmonic and Vibrational Responses of Individual Nano-objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Medeghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Rossella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b03090⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (18), pp.5372-5380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361619v1</w:t>
+                <w:t xml:space="preserve">hal-02350956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast electron-lattice thermalization in copper and other noble metal nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cottancin</w:t>
+                <w:t xml:space="preserve">Inelastic Light Scattering by Multiple Vibrational Modes in Individual Gold Nanodimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaf7eb⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (23), pp.14834-14841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b03090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987430v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of Small Morphological Anisotropies in the Plasmonic and Vibrational Responses of Individual Nano-objects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Ultrafast electron-lattice thermalization in copper and other noble metal nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Rossella</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Burgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (18), pp.5372-5380. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (8), pp.084001 (1-11). </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaf7eb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350956v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Thermo-Optical Dynamics of Plasmonic Nanoparticles</w:t>
+                <w:t xml:space="preserve">High-Pressure Effect on the Optical Extinction of a Single Gold Nanoparticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gandolfi</w:t>
+                <w:t xml:space="preserve">F. Medeghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Crut</w:t>
+                <w:t xml:space="preserve">M. Hettich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Medeghini</w:t>
+                <w:t xml:space="preserve">R. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Stoll</w:t>
+                <w:t xml:space="preserve">Silvio D. Silva Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Maioli</w:t>
+                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (15), pp.8655-8666. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (10), pp.10310-10316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b01875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b05539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285740v1</w:t>
+                <w:t xml:space="preserve">hal-02290287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Quality Factor of a Single Acoustic Nanoresonator by Tuning its Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Medeghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rossella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (8), pp.5159-5166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical pillar nanoantenna for emission enhancement and redirection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Paparone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laverdant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brucoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Symonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (4), pp.045301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6463/aa9f5f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Mode Hybridization in a Single Dimer of Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lermé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (6), pp.3800-3806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b01072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Vibrations of Atomically Defined Metal Clusters: From Nano- to Molecular-Size Oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Ultrafast Thermo-Optical Dynamics of Plasmonic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Medeghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maioli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02717⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (15), pp.8655-8666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b01875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948506v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optothermal response of a single silicon nanotip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Vella</w:t>
+                <w:t xml:space="preserve">Mechanical Vibrations of Atomically Defined Metal Clusters: From Nano- to Molecular-Size Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+                <w:t xml:space="preserve">H. Sauceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">I. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Silaeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+                <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.97.075409⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (11), pp.6842-6849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061771v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Pressure Effect on the Optical Extinction of a Single Gold Nanoparticle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Medeghini</w:t>
+                <w:t xml:space="preserve">Optothermal response of a single silicon nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hettich</w:t>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rouxel</w:t>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio D. Silva Santos</w:t>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (10), pp.10310-10316. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (7), pp.075409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b05539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.97.075409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290287v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and ultrafast nonlinear plasmonics of single nano-objects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust raspberry-like metallo-dielectric nanoclusters of critical sizes as SERS substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vallée</w:t>
+                <w:t xml:space="preserve">Aurélie Le Beulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia del Fatti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergio Gomez-Graña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ravaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa59cc⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (17), pp.5725-5736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR00969K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698280v1</w:t>
+                <w:t xml:space="preserve">hal-01520572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust raspberry-like metallo-dielectric nanoclusters of critical sizes as SERS substrates.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gehan</w:t>
+                <w:t xml:space="preserve">Linear and ultrafast nonlinear plasmonics of single nano-objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mornet</w:t>
+                <w:t xml:space="preserve">Fabrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Ravaine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natalia del Fatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (17), pp.5725-5736. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7NR00969K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa59cc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520572v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance of an individual nano-object on an absorbing substrate : quantitative effects of distance and 3D orientation</w:t>
+                <w:t xml:space="preserve">Fano Interference in the Optical Absorption of an Individual Gold Silver Nanodimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anna Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin P. Grzelczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etienne Pertreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Spuch-Calvar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergio Gómez-Graña</w:t>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201500548⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.6311-6316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b02680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309285v1</w:t>
+                <w:t xml:space="preserve">hal-02290356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Coupling in Gold Nanoparticles Supermolecules Revealed by Plasmon-Enhanced Ultralow Frequency Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (6), pp.3843-3849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b01314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watching the Vibration and Cooling of Ultrathin Gold Nanotriangles by Ultrafast X-ray Diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. del Fatti</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance of an individual nano-object on an absorbing substrate : quantitative effects of distance and 3D orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pertreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Spuch-Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gómez-Graña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11651⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (4), pp.567-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201500548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289458v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fano Interference in the Optical Absorption of an Individual Gold Silver Nanodimer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Lombardi</w:t>
+                <w:t xml:space="preserve">Watching the Vibration and Cooling of Ultrathin Gold Nanotriangles by Ultrafast X-ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. von Reppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Sarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Stete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pudell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin P. Grzelczak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paolo Maioli</w:t>
+                <w:t xml:space="preserve">N. del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16, pp.6311-6316. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.28894-28899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b02680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290356v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic vibrations of metal nano-objects: Time-domain investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Time-Resolved Investigations of the Cooling Dynamics of Metal Nanoparticles: Impact of Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vallee</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergio Rodal-Cedeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Pastoriza-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2014.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (22), pp.12757-12764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b03231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308153v1</w:t>
+                <w:t xml:space="preserve">hal-02305578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Acoustic Vibrations of Bimetallic Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic vibrations of metal nano-objects: Time-domain investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana Stoll</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natalia Del Fatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp511070h⟩</w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 549, pp.1-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2014.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115164v1</w:t>
+                <w:t xml:space="preserve">hal-02308153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Investigations of the Cooling Dynamics of Metal Nanoparticles: Impact of Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Ultrafast Acoustic Vibrations of Bimetallic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabel Pastoriza-Santos</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Burgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (22), pp.12757-12764. </w:t>
+              <w:t xml:space="preserve">, 2015, 119 (3), pp.1591-1599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b03231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp511070h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305578v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain investigation of the acoustic vibrations of metal nanoparticles: Size and encapsulation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56, pp.98-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4695,103 +4695,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in femto-nano-optics: ultrafast nonlinearity of metal nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87, pp.260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4838,77 +4838,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical absorption and scattering spectroscopies of single nano-objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Society Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43, pp.3921-3956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4936,1327 +4936,1327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Response of Individual Au–Ag@SiO 2 Heterodimers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Size-Dependent Surface Plasmon Resonance Broadening in Nonspherical Nanoparticles: Single Gold Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernanda Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Pastoriza-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn305865h⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (5), pp.2234 - 2240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl400777y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066895v1</w:t>
+                <w:t xml:space="preserve">hal-01912417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping of the acoustic vibrations of a suspended gold nanowire in air and water environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Todd A. Major</w:t>
+                <w:t xml:space="preserve">Optical Response of Individual Au–Ag@SiO 2 Heterodimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Grzelczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Natalia del Fatti</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Pastoriza-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CP43330C⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.2522-2531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn305865h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146609v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-Dependent Surface Plasmon Resonance Broadening in Nonspherical Nanoparticles: Single Gold Nanorods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damping of the acoustic vibrations of a suspended gold nanowire in air and water environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd A. Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Juvé</w:t>
+                <w:t xml:space="preserve">Bo Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fernanda Cardinal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paolo Maioli</w:t>
+                <w:t xml:space="preserve">Shun Shang Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (5), pp.2234 - 2240. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (12), pp.4169-4176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl400777y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2CP43330C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912417v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative study of the environmental effects on the optical response of gold nanorods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic Vibrations in Bimetallic Au@Pd Core-Shell Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernanda Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevgeniy Davletshin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Crut</w:t>
+                <w:t xml:space="preserve">Benito Rodriguez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (9), pp.8183-8193. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (5), pp.613-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn302869v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jz3000992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755363v1</w:t>
+                <w:t xml:space="preserve">hal-00676369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance properties of single elongated Nano-objects: gold nanobipyramids and nanorods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">A quantitative study of the environmental effects on the optical response of gold nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevgeniy Davletshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Natalia del Fatti</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernanda Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (24), pp.9027-9033. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (9), pp.8183-8193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la300210h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nn302869v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712643v1</w:t>
+                <w:t xml:space="preserve">hal-00755363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Properties of Metal Nanoparticles: Atomistic Simulation and Comparison with Time-Resolved Investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface plasmon resonance properties of single elongated Nano-objects: gold nanobipyramids and nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huziel E. Sauceda</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Matthieu Loumaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Pellarin</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp309499t⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (24), pp.9027-9033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la300210h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761325v1</w:t>
+                <w:t xml:space="preserve">hal-00712643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photoinduced charge separation in metal-semiconductor nanohybrids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Vibrational Properties of Metal Nanoparticles: Atomistic Simulation and Comparison with Time-Resolved Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huziel E. Sauceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehud Shaviv</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Uri Banin</w:t>
+                <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn302089h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (47), pp.25147-25156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp309499t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755357v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Vibrations in Bimetallic Au@Pd Core-Shell Nanorods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Ultrafast photoinduced charge separation in metal-semiconductor nanohybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehud Shaviv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benito Rodriguez-Gonzalez</w:t>
+                <w:t xml:space="preserve">Uri Banin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (5), pp.613-619. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (8), pp.7034-7043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz3000992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nn302089h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676369v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance spectroscopy of single surfactant-stabilized gold nanoparticles</w:t>
+                <w:t xml:space="preserve">Ultrafast nonlinear spectroscopy of a single silver nanoparticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Christofilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 63 (2), pp.293-299. </w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (10), pp.1891-1896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-10594-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jrs.2874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676439v1</w:t>
+                <w:t xml:space="preserve">hal-00676441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Vibrations of Metal-Dielectric Core-Shell Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (7), pp.3016-3021. </w:t>
@@ -6288,255 +6288,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast nonlinear spectroscopy of a single silver nanoparticle</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance spectroscopy of single surfactant-stabilized gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Christofilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 42 (10), pp.1891-1896. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (2), pp.293-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.2874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-10594-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676441v1</w:t>
+                <w:t xml:space="preserve">hal-00676439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrations of spherical core-shell nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (20), pp.205430. </w:t>
@@ -6587,51 +6587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Nonlinear Optical Response of a Single Gold Nanorod near Its Surface Plasmon Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Christofilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6702,364 +6702,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional nanostructures from clusters</w:t>
+                <w:t xml:space="preserve">Size Dependence of the Surface Plasmon Resonance Damping in Metal Nanospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perez</w:t>
+                <w:t xml:space="preserve">J. Lermé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Melinon</w:t>
+                <w:t xml:space="preserve">C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dupuis</w:t>
+                <w:t xml:space="preserve">M. Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bardotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Masenelli</w:t>
+                <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031733⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (19), pp.2922-2928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz1009136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495152v1</w:t>
+                <w:t xml:space="preserve">hal-00676961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Dependence of the Surface Plasmon Resonance Damping in Metal Nanospheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional nanostructures from clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lermé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Baida</w:t>
+                <w:t xml:space="preserve">P. Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonnet</w:t>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Broyer</w:t>
+                <w:t xml:space="preserve">L. Bardotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cottancin</w:t>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (19), pp.2922-2928. </w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4-8), pp.523-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz1009136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676961v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Elasticity at the Nanoscale: Terahertz Acoustic Vibration of Small Metal Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7104,454 +7104,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy effects on the time-resolved spectroscopy of the acoustic vibrations of nanoobjects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooling dynamics and thermal interface resistance of glass-embedded metal nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Scardamaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Merabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b902107h⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (19), pp.195406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.195406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441497v1</w:t>
+                <w:t xml:space="preserve">hal-00440439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Determination of the Size Dependence of Surface Plasmon Resonance Damping in Single Ag@SiO2 Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marhaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Christofilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (10), pp.3463-3469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl901672b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling dynamics and thermal interface resistance of glass-embedded metal nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Anisotropy effects on the time-resolved spectroscopy of the acoustic vibrations of nanoobjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia del Fatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (28), pp.5882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b902107h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.195406⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00440439v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of single DNA molecules by multicolor quantum-dot end-labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Géron-Landre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7635,269 +7635,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse fluctuations of single DNA molecules attached at both extremities to a surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Crut</w:t>
+                <w:t xml:space="preserve">Transverse fluctuations of single DNA molecules attached to a surface by their extremities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dahan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Desbiolles</w:t>
+                <w:t xml:space="preserve">D. Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lasne</w:t>
+                <w:t xml:space="preserve">Jean-François Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Allemand</w:t>
+                <w:t xml:space="preserve">M. Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desbiolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.051910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001556v1</w:t>
+                <w:t xml:space="preserve">hal-00002447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse fluctuations of single DNA molecules attached to a surface by their extremities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Crut</w:t>
+                <w:t xml:space="preserve">Transverse fluctuations of single DNA molecules attached at both extremities to a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desbiolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lasne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allemand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Desbiolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.051910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002447v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7915,77 +7915,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLEO®/Europe-EQEC 2023, One Page Summary Template Ultrafast Nano Generation of Acoustic Waves in Water: Thermophone Versus Mechanophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Casto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8088,51 +8088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Panais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8174,64 +8174,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic light scattering by the vibrational modes of single gold nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Timm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8299,51 +8299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessing Ultrafast Photothermal-Acoustic of Carbon Nanotubes in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8476,51 +8476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
@@ -8674,103 +8674,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast plasmonics with hybrid nano-dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pertreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">247th National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dallas, United States. pp.46-PHYS</w:t>
@@ -8812,90 +8812,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative optical spectroscopy of a single nano-object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Juve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatim Baida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">247th National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dallas, United States. pp.45-PHYS</w:t>
@@ -8937,77 +8937,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic vibrations of metal nanoparticles: high order radial mode detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9499,51 +9499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tomelleri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384225v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Colosimo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gandolfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02806" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Panais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08613" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693074v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Bellussi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119445" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maioli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banfi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01060D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouxel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00653" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diego" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135147" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2022.100407" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093585" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chomette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Perro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nh00620c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerm&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01425" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Lascoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c06629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Medeghini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rossella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04709" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Reppert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Pudell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeuschner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sellge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba1142" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03090" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mongin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaf7eb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01898" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gandolfi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Medeghini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maioli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01875" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02096" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paparone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverdant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brucoli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Symonds" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa9f5f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107164v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01072" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sauceda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Valencia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02717" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hettich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouxel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio D. Silva Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05539" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01698280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Fatti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa59cc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520572v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Beulze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR00969K" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309285v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pertreux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lombardi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Spuch-Calvar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201500548" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBH7WTX8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320916v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Crut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01314" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Sarhan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stete" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pudell" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. del Fatti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11651" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin P. Grzelczak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02680" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308153v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Del Fatti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vallee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.09.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64DP7JMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Stoll" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511070h" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305578v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rodal-Cedeira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pastoriza-Santos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03231" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.02.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZQ846BM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309427v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2014-50515-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs60367a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Grzelczak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn305865h" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd A. Major" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Shang Lo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP43330C" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-01912417v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juv&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernanda Cardinal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400777y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755363v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Davletshin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn302869v" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300210h" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761325v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huziel E. Sauceda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309499t" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755357v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Shaviv" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Banin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn302089h" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676369v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz3000992" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676439v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baida" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Christofilos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-10594-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XH1S3WNF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676435v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl201672k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676441v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2874" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJCCLLLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598308v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.205430" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676400v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.057402" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676961v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerm&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz1009136" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677045v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl100604r" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441497v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902107h" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CR8845VQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677050v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marhaba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901672b" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440439v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Scardamaglia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.195406" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454251v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte G&#233;ron-Landre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desbiolles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gni097" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001556v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allemand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002447v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desbiolles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292052v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Belussi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10231581" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279967v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vecco-Garda" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768992v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848292v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848293v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171168v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Many" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310841v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310842v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juve" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Baida" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vall&#233;e" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.022" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-430VWSV6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119210v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Romanus" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011594v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tomelleri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384225v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Colosimo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gandolfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02806" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Panais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08613" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maioli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banfi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01060D" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Bellussi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119445" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouxel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00653" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093585" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diego" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135147" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2022.100407" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chomette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Perro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nh00620c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerm&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01425" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Lascoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c06629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Medeghini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rossella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04709" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Reppert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Pudell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeuschner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sellge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba1142" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350956v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01898" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361619v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03090" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mongin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaf7eb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Medeghini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hettich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouxel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio D. Silva Santos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05539" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gandolfi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossella" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maioli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02096" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290275v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paparone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverdant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brucoli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Symonds" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa9f5f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01072" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01875" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sauceda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Valencia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02717" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520572v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Beulze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR00969K" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01698280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Fatti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa59cc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290356v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lombardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin P. Grzelczak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pertreux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Crut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02680" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01314" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Spuch-Calvar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201500548" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBH7WTX8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Sarhan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stete" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pudell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. del Fatti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11651" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Stoll" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rodal-Cedeira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pastoriza-Santos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03231" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308153v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Del Fatti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vallee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.09.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64DP7JMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115164v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511070h" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.02.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZQ846BM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309427v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2014-50515-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs60367a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-01912417v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juv&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernanda Cardinal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400777y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066895v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Grzelczak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn305865h" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd A. Major" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Shang Lo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP43330C" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676369v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz3000992" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755363v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Davletshin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn302869v" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712643v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300210h" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761325v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huziel E. Sauceda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309499t" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755357v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Shaviv" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Banin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn302089h" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676441v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baida" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Christofilos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2874" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJCCLLLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676435v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl201672k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676439v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-10594-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XH1S3WNF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598308v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.205430" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676400v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.057402" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerm&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz1009136" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677045v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl100604r" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440439v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Scardamaglia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.195406" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677050v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marhaba" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901672b" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441497v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902107h" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CR8845VQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454251v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte G&#233;ron-Landre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desbiolles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gni097" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002447v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allemand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desbiolles" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001556v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292052v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Belussi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10231581" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279967v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vecco-Garda" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768992v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848292v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848293v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171168v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Many" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310841v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310842v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juve" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Baida" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vall&#233;e" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.022" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-430VWSV6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119210v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Romanus" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011594v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>