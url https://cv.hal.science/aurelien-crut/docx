--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,3719 +234,3710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single InAs Nanowire Hypersonic Acoustic Nanoresonator</w:t>
+                <w:t xml:space="preserve">Vibrational Damping of Single Supported Plasmonic Nanodisks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Colosimo</w:t>
+                <w:t xml:space="preserve">Nathan Berrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gandolfi</w:t>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+                <w:t xml:space="preserve">Clément Panais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Crut</w:t>
+                <w:t xml:space="preserve">Sylvie Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+                <w:t xml:space="preserve">Natalia Del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (43), pp.11158-11166. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384225v1</w:t>
+                <w:t xml:space="preserve">hal-05615826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single MoS2 Nanotube Experimental Optical Extinction Cross Section</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Single InAs Nanowire Hypersonic Acoustic Nanoresonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Colosimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Panais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Marco Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Casto</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08613⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (43), pp.11158-11166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c02806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002311v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of supporting nanometric membranes on the thermo-optical dynamics of individual plasmonic nanodisks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Single MoS2 Nanotube Experimental Optical Extinction Cross Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Colosimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Panais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francesco Banfi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Casto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NR01060D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (10), pp.5086-5094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606273v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental optical retrieval of the Thermal Boundary Resistance of carbon nanotubes in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Casto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Vittucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Maria Bellussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 229, pp.119445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling Dynamics of Individual Gold Nanodisks Deposited on Thick Substrates and Nanometric Membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of supporting nanometric membranes on the thermo-optical dynamics of individual plasmonic nanodisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Panais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rouxel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paolo Maioli</w:t>
+                <w:t xml:space="preserve">Francesco Banfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.5343-5352. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.12071-12080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4NR01060D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125753v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-supported nano-objects with high vibrational quality factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooling Dynamics of Individual Gold Nanodisks Deposited on Thick Substrates and Nanometric Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Panais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Crut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0093585⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.5343-5352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725656v1</w:t>
+                <w:t xml:space="preserve">hal-04125753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning photoacoustics with nanotransducers via thermal boundary resistance and laser pulse duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 121 (25), pp.252201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0135147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast nano generation of acoustic waves in water via a single carbon nanotube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Casto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Maria Bellussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28, pp.100407. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pacs.2022.100407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Single Gold Nanocrystals by Inelastic Light Scattering Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Timm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (7), pp.3606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile template-directed synthesis of gold nanocages with a predefined number of windows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substrate-supported nano-objects with high vibrational quality factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0nh00620c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (24), pp.244301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0093585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198188v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrations of Dimers of Mechanically Coupled Nanostructures: Analytical and Numerical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lermé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (15), pp.8339-8348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron and Lattice Heating Contributions to the Transient Optical Response of a Single Plasmonic Nano-Object</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Maioli</w:t>
+                <w:t xml:space="preserve">Versatile template-directed synthesis of gold nanocages with a predefined number of windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelle Lascoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+                <w:t xml:space="preserve">Adeline Perro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (42), pp.23275-23286. </w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), pp.311-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c06629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0nh00620c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410839v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Thermo-Optical Dynamics of a Single Metal Nano-Object</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Electron and Lattice Heating Contributions to the Transient Optical Response of a Single Plasmonic Nano-Object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Medeghini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesco Rossella</w:t>
+                <w:t xml:space="preserve">Noelle Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 124 (28), pp.15625-15633. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04709⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 125 (42), pp.23275-23286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c06629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919819v1</w:t>
+                <w:t xml:space="preserve">hal-03410839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin stress contribution to the lattice dynamics of FePt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast Thermo-Optical Dynamics of a Single Metal Nano-Object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Medeghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. von Reppert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Sellge</w:t>
+                <w:t xml:space="preserve">Francesco Rossella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aba1142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (28), pp.15625-15633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908738v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of Small Morphological Anisotropies in the Plasmonic and Vibrational Responses of Individual Nano-objects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesco Rossella</w:t>
+                <w:t xml:space="preserve">Spin stress contribution to the lattice dynamics of FePt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. von Reppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Willig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Pudell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zeuschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sellge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01898⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (28), pp.eaba1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aba1142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350956v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic Light Scattering by Multiple Vibrational Modes in Individual Gold Nanodimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (23), pp.14834-14841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b03090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast electron-lattice thermalization in copper and other noble metal nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Burgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (8), pp.084001 (1-11). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-648X/aaf7eb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Pressure Effect on the Optical Extinction of a Single Gold Nanoparticle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
+                <w:t xml:space="preserve">Signatures of Small Morphological Anisotropies in the Plasmonic and Vibrational Responses of Individual Nano-objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Medeghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Rossella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b05539⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (18), pp.5372-5380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290287v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Quality Factor of a Single Acoustic Nanoresonator by Tuning its Morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Medeghini</w:t>
+                <w:t xml:space="preserve">Vertical pillar nanoantenna for emission enhancement and redirection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paparone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laverdant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brucoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Symonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02096⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), pp.045301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa9f5f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290283v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical pillar nanoantenna for emission enhancement and redirection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Crut</w:t>
+                <w:t xml:space="preserve">Acoustic Mode Hybridization in a Single Dimer of Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lermé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa9f5f⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (6), pp.3800-3806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b01072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290275v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Mode Hybridization in a Single Dimer of Gold Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Berthelot</w:t>
+                <w:t xml:space="preserve">Controlling the Quality Factor of a Single Acoustic Nanoresonator by Tuning its Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Medeghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rossella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (6), pp.3800-3806. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b01072⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (8), pp.5159-5166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107164v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Thermo-Optical Dynamics of Plasmonic Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Medeghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (15), pp.8655-8666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b01875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Vibrations of Atomically Defined Metal Clusters: From Nano- to Molecular-Size Oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Stoll</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Sauceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (11), pp.6842-6849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optothermal response of a single silicon nanotip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Vella</w:t>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (7), pp.075409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevb.97.075409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust raspberry-like metallo-dielectric nanoclusters of critical sizes as SERS substrates.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Pressure Effect on the Optical Extinction of a Single Gold Nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Medeghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hettich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio D. Silva Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Le Beulze</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Serge Ravaine</w:t>
+                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NR00969K⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (10), pp.10310-10316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b05539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520572v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and ultrafast nonlinear plasmonics of single nano-objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-648X/aa59cc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fano Interference in the Optical Absorption of an Individual Gold Silver Nanodimer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust raspberry-like metallo-dielectric nanoclusters of critical sizes as SERS substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Beulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gomez-Graña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lombardi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paolo Maioli</w:t>
+                <w:t xml:space="preserve">Serge Ravaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b02680⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (17), pp.5725-5736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR00969K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290356v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Coupling in Gold Nanoparticles Supermolecules Revealed by Plasmon-Enhanced Ultralow Frequency Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (6), pp.3843-3849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b01314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface plasmon resonance of an individual nano-object on an absorbing substrate : quantitative effects of distance and 3D orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pertreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3999,87 +3990,87 @@
                 <w:t xml:space="preserve">⟨10.1002/adom.201500548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watching the Vibration and Cooling of Ultrathin Gold Nanotriangles by Ultrafast X-ray Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. von Reppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. M. Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4163,4922 +4154,5056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Investigations of the Cooling Dynamics of Metal Nanoparticles: Impact of Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fano Interference in the Optical Absorption of an Individual Gold Silver Nanodimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana Stoll</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Marcin P. Grzelczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pertreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabel Pastoriza-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b03231⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.6311-6316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b02680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305578v1</w:t>
+                <w:t xml:space="preserve">hal-02290356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic vibrations of metal nano-objects: Time-domain investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 549, pp.1-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physrep.2014.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Acoustic Vibrations of Bimetallic Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Burgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (3), pp.1591-1599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp511070h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain investigation of the acoustic vibrations of metal nanoparticles: Size and encapsulation effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Time-Resolved Investigations of the Cooling Dynamics of Metal Nanoparticles: Impact of Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rodal-Cedeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Pastoriza-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 56, pp.98-108. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (22), pp.12757-12764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2014.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b03231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02311238v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in femto-nano-optics: ultrafast nonlinearity of metal nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Time-domain investigation of the acoustic vibrations of metal nanoparticles: Size and encapsulation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.98-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2014.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2014-50515-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02309427v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical absorption and scattering spectroscopies of single nano-objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Advances in femto-nano-optics: ultrafast nonlinearity of metal nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vallée</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43, pp.3921-3956. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cs60367a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2014-50515-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311251v1</w:t>
+                <w:t xml:space="preserve">hal-02309427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-Dependent Surface Plasmon Resonance Broadening in Nonspherical Nanoparticles: Single Gold Nanorods</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Optical absorption and scattering spectroscopies of single nano-objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia del Fatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl400777y⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.3921-3956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cs60367a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912417v1</w:t>
+                <w:t xml:space="preserve">hal-02311251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Response of Individual Au–Ag@SiO 2 Heterodimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Grzelczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Pastoriza-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (3), pp.2522-2531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nn305865h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping of the acoustic vibrations of a suspended gold nanowire in air and water environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd A. Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Todd A. Major</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shun Shang Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (12), pp.4169-4176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2CP43330C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Vibrations in Bimetallic Au@Pd Core-Shell Nanorods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Size-Dependent Surface Plasmon Resonance Broadening in Nonspherical Nanoparticles: Single Gold Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernanda Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Mongin</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benito Rodriguez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz3000992⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (5), pp.2234 - 2240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl400777y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676369v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative study of the environmental effects on the optical response of gold nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniy Davletshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernanda Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (9), pp.8183-8193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nn302869v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface plasmon resonance properties of single elongated Nano-objects: gold nanobipyramids and nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Loumaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (24), pp.9027-9033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la300210h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Properties of Metal Nanoparticles: Atomistic Simulation and Comparison with Time-Resolved Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huziel E. Sauceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (47), pp.25147-25156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp309499t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast photoinduced charge separation in metal-semiconductor nanohybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehud Shaviv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uri Banin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (8), pp.7034-7043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nn302089h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast nonlinear spectroscopy of a single silver nanoparticle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Acoustic Vibrations in Bimetallic Au@Pd Core-Shell Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernanda Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Natalia del Fatti</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benito Rodriguez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.2874⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (5), pp.613-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz3000992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00676441v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Vibrations of Metal-Dielectric Core-Shell Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (7), pp.3016-3021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl201672k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance spectroscopy of single surfactant-stabilized gold nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Ultrafast nonlinear spectroscopy of a single silver nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Christofilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (10), pp.1891-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.2874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-10594-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676439v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrations of spherical core-shell nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface plasmon resonance spectroscopy of single surfactant-stabilized gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Christofilos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. del Fatti</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (2), pp.293-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-10594-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.205430⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00598308v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Nonlinear Optical Response of a Single Gold Nanorod near Its Surface Plasmon Resonance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Vibrations of spherical core-shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Crut</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.057402⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (20), pp.205430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.205430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676400v1</w:t>
+                <w:t xml:space="preserve">hal-00598308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Dependence of the Surface Plasmon Resonance Damping in Metal Nanospheres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Ultrafast Nonlinear Optical Response of a Single Gold Nanorod near Its Surface Plasmon Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Cottancin</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Christofilos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz1009136⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (5), pp.057402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.057402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676961v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional nanostructures from clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Masenelli</w:t>
+                <w:t xml:space="preserve">Size Dependence of the Surface Plasmon Resonance Damping in Metal Nanospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lermé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031733⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (19), pp.2922-2928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz1009136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495152v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Elasticity at the Nanoscale: Terahertz Acoustic Vibration of Small Metal Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Broyer</w:t>
+                <w:t xml:space="preserve">Functional nanostructures from clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Melinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bardotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl100604r⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4-8), pp.523-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677045v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling dynamics and thermal interface resistance of glass-embedded metal nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Probing Elasticity at the Nanoscale: Terahertz Acoustic Vibration of Small Metal Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samy Merabia</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.195406⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (5), pp.1853-1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl100604r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440439v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Determination of the Size Dependence of Surface Plasmon Resonance Damping in Single Ag@SiO2 Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marhaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Christofilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (10), pp.3463-3469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl901672b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy effects on the time-resolved spectroscopy of the acoustic vibrations of nanoobjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (28), pp.5882. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b902107h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of single DNA molecules by multicolor quantum-dot end-labeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Desbiolles</w:t>
+                <w:t xml:space="preserve">Cooling dynamics and thermal interface resistance of glass-embedded metal nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Scardamaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Merabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gni097⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (19), pp.195406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.195406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454251v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse fluctuations of single DNA molecules attached to a surface by their extremities</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of single DNA molecules by multicolor quantum-dot end-labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Géron-Landre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desbiolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (11), pp.e98-e98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gni097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002447v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse fluctuations of single DNA molecules attached at both extremities to a surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desbiolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.051910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transverse fluctuations of single DNA molecules attached to a surface by their extremities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001556v1</w:t>
+                <w:t xml:space="preserve">Jean-François Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desbiolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67, pp.051910</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLEO®/Europe-EQEC 2023, One Page Summary Template Ultrafast Nano Generation of Acoustic Waves in Water: Thermophone Versus Mechanophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Casto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Maria Belussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/EUROPE-EQEC57999.2023.10231581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Au-Ag nano-hybrids to investigate heat transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Vecco-Garda</w:t>
+                <w:t xml:space="preserve">Accessing Ultrafast Photothermal-Acoustic of Carbon Nanotubes in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Panais</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Marco Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Torremolinos, Spain. 2 p</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279967v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic light scattering by the vibrational modes of single gold nanocrystals</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Au-Ag nano-hybrids to investigate heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+                <w:t xml:space="preserve">Clément Vecco-Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Panais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Del Fatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de la matière Condensée 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Division de Physique de la Matière Condensée de la Société Française de Physique (SFP), Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Torremolinos, Spain. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768992v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing Ultrafast Photothermal-Acoustic of Carbon Nanotubes in Water</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Inelastic light scattering by the vibrational modes of single gold nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Timm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées de la matière Condensée 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Division de Physique de la Matière Condensée de la Société Française de Physique (SFP), Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848292v1</w:t>
+                <w:t xml:space="preserve">hal-03768992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure Optique et Modélisation des Facteurs de Qualité Vibrationnels de Nano-Objets Individuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Medeghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic nanopartices of non conventional shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Tréguer-Delapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Many</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry 2017 - 2nd International Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast plasmonics with hybrid nano-dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pertreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">247th National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dallas, United States. pp.46-PHYS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative optical spectroscopy of a single nano-object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Juve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatim Baida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">247th National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dallas, United States. pp.45-PHYS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic vibrations of metal nanoparticles: high order radial mode detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. del Fatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring Meeting of the European-Materials-Research-Society (EMRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.209-215, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2003.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9088,154 +9213,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic nanoclusters synthesized by a multi-step colloidal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Romanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Delices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Vecco-Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Panais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano - The Nanoscience Meeting &amp; PEPR Électronique Days - C'Nano 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9245,114 +9370,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion de l'enzyme de restriction EcoRV sur des molécules d'ADN etirées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysique [physics.bio-ph]. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId288"/>
+      <w:footerReference w:type="default" r:id="rId290"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9499,51 +9624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tomelleri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384225v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Colosimo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gandolfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02806" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Panais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08613" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maioli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banfi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01060D" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Bellussi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119445" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouxel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00653" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093585" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diego" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135147" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2022.100407" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chomette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Perro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nh00620c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerm&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01425" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Lascoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c06629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Medeghini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rossella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04709" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Reppert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Pudell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeuschner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sellge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba1142" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350956v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01898" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361619v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03090" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mongin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaf7eb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Medeghini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hettich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouxel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio D. Silva Santos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05539" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gandolfi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossella" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maioli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02096" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290275v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paparone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverdant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brucoli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Symonds" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa9f5f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01072" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01875" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sauceda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Valencia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02717" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520572v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Beulze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR00969K" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01698280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Fatti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa59cc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290356v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lombardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin P. Grzelczak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pertreux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Crut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02680" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01314" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Spuch-Calvar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201500548" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBH7WTX8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Sarhan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stete" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pudell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. del Fatti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11651" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Stoll" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rodal-Cedeira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pastoriza-Santos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03231" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308153v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Del Fatti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vallee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.09.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64DP7JMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115164v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511070h" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.02.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZQ846BM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309427v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2014-50515-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs60367a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-01912417v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juv&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernanda Cardinal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400777y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066895v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Grzelczak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn305865h" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd A. Major" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Shang Lo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP43330C" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676369v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz3000992" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755363v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Davletshin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn302869v" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712643v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300210h" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761325v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huziel E. Sauceda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309499t" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755357v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Shaviv" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Banin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn302089h" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676441v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baida" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Christofilos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2874" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJCCLLLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676435v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl201672k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676439v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-10594-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XH1S3WNF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598308v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.205430" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676400v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.057402" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerm&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz1009136" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677045v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl100604r" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440439v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Scardamaglia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.195406" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677050v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marhaba" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901672b" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441497v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902107h" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CR8845VQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454251v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte G&#233;ron-Landre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desbiolles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gni097" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002447v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allemand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desbiolles" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001556v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292052v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Belussi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10231581" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279967v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vecco-Garda" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768992v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848292v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848293v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171168v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Many" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310841v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310842v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juve" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Baida" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vall&#233;e" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.022" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-430VWSV6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119210v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Romanus" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011594v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tomelleri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Berrit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Panais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Del Fatti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384225v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Colosimo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gandolfi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02806" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08613" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Bellussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119445" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maioli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banfi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01060D" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125753v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouxel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00653" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926157v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diego" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135147" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2022.100407" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093585" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerm&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01425" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chomette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Perro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nh00620c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Lascoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c06629" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Medeghini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rossella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04709" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Reppert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Pudell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeuschner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sellge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba1142" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03090" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987430v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mongin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaf7eb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01898" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290275v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paparone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverdant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brucoli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Symonds" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa9f5f" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01072" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290283v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Medeghini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gandolfi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maioli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02096" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01875" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sauceda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Valencia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02717" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hettich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouxel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio D. Silva Santos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05539" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01698280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Fatti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa59cc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520572v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Beulze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR00969K" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320916v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Crut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01314" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pertreux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lombardi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Spuch-Calvar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201500548" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBH7WTX8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Sarhan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stete" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pudell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. del Fatti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11651" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin P. Grzelczak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02680" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308153v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vallee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.09.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64DP7JMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Stoll" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511070h" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rodal-Cedeira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pastoriza-Santos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03231" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.02.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZQ846BM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309427v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2014-50515-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311251v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs60367a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066895v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Grzelczak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn305865h" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd A. Major" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Shang Lo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP43330C" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-01912417v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juv&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernanda Cardinal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400777y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755363v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Davletshin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn302869v" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712643v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300210h" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761325v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huziel E. Sauceda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309499t" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Shaviv" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Banin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn302089h" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676369v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz3000992" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676435v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl201672k" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676441v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baida" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Christofilos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2874" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJCCLLLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676439v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-10594-y" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XH1S3WNF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.205430" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676400v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.057402" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676961v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerm&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz1009136" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677045v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl100604r" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677050v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marhaba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901672b" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902107h" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CR8845VQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440439v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Scardamaglia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.195406" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454251v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte G&#233;ron-Landre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonneau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desbiolles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gni097" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001556v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allemand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002447v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desbiolles" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292052v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Belussi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10231581" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848292v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279967v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vecco-Garda" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768992v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848293v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171168v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Many" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310841v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310842v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juve" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Baida" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550901v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vall&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.022" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-430VWSV6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119210v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Romanus" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011594v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>