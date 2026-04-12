--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -1306,559 +1306,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring wavelength and emitter-orientation dependent propagation of single photons in silicon nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Humbert</w:t>
+                <w:t xml:space="preserve">Magnetic and electric Purcell factor control through geometry optimization of high index dielectric nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Brûlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Yu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Colas des Francs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (1), pp.014008. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (12), pp.20360-20372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.17.014008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.460168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611963v1</w:t>
+                <w:t xml:space="preserve">hal-03757244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile, rapid and robust nano-positioning of single-photon emitters by AFM-nanoxerography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring wavelength and emitter-orientation dependent propagation of single photons in silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Humbert</w:t>
+                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Hallez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E Palleau</w:t>
+                <w:t xml:space="preserve">Xiao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac50f1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.014008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.17.014008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757183v1</w:t>
+                <w:t xml:space="preserve">hal-03611963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Zenneck-like waves excited by optical nanoantennas in non-plasmonic transition metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Versatile, rapid and robust nano-positioning of single-photon emitters by AFM-nanoxerography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Hallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Larrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juemin Yi</w:t>
+                <w:t xml:space="preserve">F Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando de León-Pérez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyriaque Genet</w:t>
+                <w:t xml:space="preserve">E Palleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.467692⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (21), pp.215301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac50f1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839205v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and electric Purcell factor control through geometry optimization of high index dielectric nanostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Wiecha</w:t>
+                <w:t xml:space="preserve">Origin of Zenneck-like waves excited by optical nanoantennas in non-plasmonic transition metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juemin Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de León-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+                <w:t xml:space="preserve">Eloïse Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Colas des Francs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyriaque Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30 (12), pp.20360-20372. </w:t>
+              <w:t xml:space="preserve">, 2022, 30 (19), pp.34984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.460168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.467692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757244v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnect-Free Multibit Arithmetic and Logic Unit in a Single Reconfigurable 3 μm2 Plasmonic Cavity</w:t>
               </w:r>
@@ -2504,563 +2504,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Tuning of High Order Plasmonic Resonances in Multimodal Film‐Coupled Crystalline Cavities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+                <w:t xml:space="preserve">Enhancement of electric and magnetic dipole transition of rare-earth-doped thin films tailored by high-index dielectric nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erik Dujardin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jadab Sharma</w:t>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1801787. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (7), pp.1682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.201801787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.58.001682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086092v1</w:t>
+                <w:t xml:space="preserve">hal-02086098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of plasmonic directional antennas via evolutionary optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Majorel</w:t>
+                <w:t xml:space="preserve">Spectral Tuning of High Order Plasmonic Resonances in Multimodal Film‐Coupled Crystalline Cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upkar Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadab Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.029069⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1801787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201801787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303721v1</w:t>
+                <w:t xml:space="preserve">hal-02086092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of plasmonic properties of hyper-doped silicon nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of plasmonic directional antennas via evolutionary optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (20), pp.29069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.029069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2019.124336⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02303712v1</w:t>
+                <w:t xml:space="preserve">hal-02303721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of electric and magnetic dipole transition of rare-earth-doped thin films tailored by high-index dielectric nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory of plasmonic properties of hyper-doped silicon nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Majorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelin Patoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (7), pp.1682. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 453, pp.124336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.58.001682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2019.124336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086098v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing plasmonic eigenstates for optical signal transmission in planar channel devices</w:t>
               </w:r>
@@ -3219,51 +3219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3421,563 +3421,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly Directional Scattering from Dielectric Nanowires</w:t>
+                <w:t xml:space="preserve">Local field enhancement and thermoplasmonics in multimodal aluminum structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Maxime Mennemanteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Khlopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00423⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (3), pp.035440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.035440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730478v1</w:t>
+                <w:t xml:space="preserve">hal-01739805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond dipolar regime in high-order plasmon mode bowtie antennas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strongly Directional Scattering from Dielectric Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2016.11.013⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (8), pp.2036 - 2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712115v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field hyperspectral quantum probing of multimodal plasmonic resonators</w:t>
+                <w:t xml:space="preserve">Beyond dipolar regime in high-order plasmon mode bowtie antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Berthel</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upkar Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Huant</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadab Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (12), pp.121402. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 387, pp.48-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.121402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2016.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627764v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local field enhancement and thermoplasmonics in multimodal aluminum structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Wiecha</w:t>
+                <w:t xml:space="preserve">Near-field hyperspectral quantum probing of multimodal plasmonic resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Maxime Mennemanteuil</w:t>
+                <w:t xml:space="preserve">Martin Berthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upkar Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Khlopin</w:t>
+                <w:t xml:space="preserve">G. Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+                <w:t xml:space="preserve">S. Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (3), pp.035440. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (12), pp.121402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.035440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.121402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739805v1</w:t>
+                <w:t xml:space="preserve">hal-01627764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic Purcell factor and coupling efficiency to surface plasmons. Implications for addressing and controlling optical nanosources</w:t>
               </w:r>
@@ -4091,559 +4091,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Hot Printing in Gold Nanoprisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
+                <w:t xml:space="preserve">Near-field microscopy with a scanning nitrogen-vacancy color center in a diamond nanocrystal: A brief review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sonnefraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Girard</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Berthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5b00100⟩</w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.55 - 63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2014.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711984v1</w:t>
+                <w:t xml:space="preserve">hal-01722808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular decay rate near nonlocal plasmonic particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmonic Hot Printing in Gold Nanoprisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Teulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadab Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (6), pp.744-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5b00100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.40.002116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01711983v1</w:t>
+                <w:t xml:space="preserve">hal-01711984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal engineering of Surface Plasmons in apertured Au Nanoprisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular decay rate near nonlocal plasmonic particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jadab Sharma</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen Mlayah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep16635⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (9), pp.2116-2119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.002116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711982v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field microscopy with a scanning nitrogen-vacancy color center in a diamond nanocrystal: A brief review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modal engineering of Surface Plasmons in apertured Au Nanoprisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Berthel</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadab Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70, pp.55 - 63. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2014.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep16635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722808v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaming Visible Light with a Plasmonic Aperture Antenna</w:t>
               </w:r>
@@ -4668,51 +4668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloïse Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriaque Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Ebbesen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4772,77 +4772,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology-induced redistribution of surface plasmon modes in two-dimensional crystalline gold platelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Teulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadab Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5155,612 +5155,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field microscopy with a single-photon point-like emitter: Resolution versus the aperture tip?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leakage radiation microscopy of surface-plasmon launched by a nanodiamond-based tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Drezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Huant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Drezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.10.097⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985224v1</w:t>
+                <w:t xml:space="preserve">hal-01000931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leakage radiation microscopy of surface-plasmon launched by a nanodiamond-based tip</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-field microscopy with a single-photon point-like emitter: Resolution versus the aperture tip?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Drezet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20, pp.995. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 284 (5), pp.1444-1450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.10.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000931v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic' quantum plasmonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grafting fluorescent nanodiamonds onto optical tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Drezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Huant</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Treussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl102568m⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.043506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.3374237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933054v1</w:t>
+                <w:t xml:space="preserve">hal-01000129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field scanning single-photon microscopy with an ultrasmall nanodiamond: how good can the resolution be?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deterministic' quantum plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Drezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.853658⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.4566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl102568m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000984v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting fluorescent nanodiamonds onto optical tips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Near-field scanning single-photon microscopy with an ultrasmall nanodiamond: how good can the resolution be?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Drezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oriane Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Serge Huant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Treussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (1), pp.043506. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7712, pp.77120Z. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.3374237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.853658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000129v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent oxide nanoparticles adapted to active tips for near-field optics</w:t>
               </w:r>
@@ -6491,51 +6491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t>
@@ -6616,51 +6616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 233rd Electrochemical Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Seattle, Wa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6685,51 +6685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly directional scattering from dielectric nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7232,51 +7232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7710,51 +7710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05352332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ponomareva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Az&#233;ma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCodeb.60" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Katrisioti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Yassitepe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Tyagi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c02989" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Soria Marina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids7010006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Humbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larrey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr05526k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.014008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Humbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hallez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Larrey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Palleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac50f1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juemin Yi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Le&#243;n-P&#233;rez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.467692" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas des Francs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.460168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330410v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana Viarbitskaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c03196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenath Bolisetty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Mezzenga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02066D" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.385918" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Muskens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235418" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801787" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.029069" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001682" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628475v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00137" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.085411" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aac934" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730478v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00423" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.11.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627764v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas Des Francs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.121402" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maxime Mennemanteuil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khlopin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035440" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Colas Des Francs" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barthes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhelier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Weeber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/9/094005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711984v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teulle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00100" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002116" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16635" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drezet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sonnefraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mollet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.12.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue-Min Yi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Ebbesen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph400146n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798017v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823533" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canaguier-Durand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Hutchison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl401922p" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406410k" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985224v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drezet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.10.097" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000931v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.05.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl102568m" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000984v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Drezet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853658" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3374237" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/1/015603" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321027v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Boudou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.089" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193196v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.000611" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281549v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faklaris" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008031" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005150v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850276v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Wiecha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768972v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768938v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313355v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Hanna-Peant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel O. Idowu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalin Soun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie Rubletz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poncet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850259v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kallel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/de/book/9783319997308" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99731-5_12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00456562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04782621v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05352332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ponomareva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Az&#233;ma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCodeb.60" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Katrisioti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Yassitepe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Tyagi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c02989" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Soria Marina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids7010006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Humbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larrey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr05526k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas des Francs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.460168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611963v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.014008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Humbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hallez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Larrey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Palleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac50f1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839205v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juemin Yi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Le&#243;n-P&#233;rez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.467692" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330410v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana Viarbitskaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c03196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenath Bolisetty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Mezzenga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02066D" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.385918" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Muskens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235418" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001682" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801787" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.029069" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124336" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628475v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00137" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.085411" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aac934" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maxime Mennemanteuil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khlopin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035440" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730478v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00423" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.11.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas Des Francs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.121402" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Colas Des Francs" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barthes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhelier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Weeber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/9/094005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722808v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drezet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sonnefraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mollet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.12.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teulle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00100" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711983v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002116" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711982v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16635" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue-Min Yi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Ebbesen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph400146n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798017v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823533" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canaguier-Durand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Hutchison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl401922p" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406410k" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000931v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drezet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.05.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985224v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.10.097" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Drezet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3374237" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933054v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl102568m" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000984v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853658" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/1/015603" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321027v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Boudou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.089" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193196v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.000611" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281549v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faklaris" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008031" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005150v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850276v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Wiecha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768972v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768938v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313355v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Hanna-Peant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel O. Idowu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalin Soun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie Rubletz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poncet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850259v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kallel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/de/book/9783319997308" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99731-5_12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00456562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04782621v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>