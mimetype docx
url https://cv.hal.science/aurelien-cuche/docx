--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -770,191 +770,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of light emission of quantum emitters coupled to silicon nanoantenna using cylindrical vector beams</w:t>
+                <w:t xml:space="preserve">Probing the optical near-field interaction of Mie nanoresonators with atomically thin semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Montagnac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Brûlé</w:t>
+                <w:t xml:space="preserve">Ana Estrada-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41377-023-01229-9⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-023-01211-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212490v1</w:t>
+                <w:t xml:space="preserve">hal-03845142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatically Driven Vertical Combinatorial Patterning of Colloidal Nano-Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -962,237 +962,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Soria Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (1), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/colloids7010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the optical near-field interaction of Mie nanoresonators with atomically thin semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of light emission of quantum emitters coupled to silicon nanoantenna using cylindrical vector beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Brûlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Estrada-Real</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.102. </w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-023-01211-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41377-023-01229-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845142v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale controlled coupling of single-photon emitters to high-index dielectric nanoantennas by AFM nanoxerography</w:t>
               </w:r>
@@ -1306,559 +1306,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and electric Purcell factor control through geometry optimization of high index dielectric nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Brûlé</w:t>
+                <w:t xml:space="preserve">Tailoring wavelength and emitter-orientation dependent propagation of single photons in silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Colas des Francs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (12), pp.20360-20372. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.014008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.460168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.17.014008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757244v1</w:t>
+                <w:t xml:space="preserve">hal-03611963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring wavelength and emitter-orientation dependent propagation of single photons in silicon nanowires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Versatile, rapid and robust nano-positioning of single-photon emitters by AFM-nanoxerography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
+                <w:t xml:space="preserve">M Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mallet</w:t>
+                <w:t xml:space="preserve">Y Hallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Larrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Palleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.17.014008⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (21), pp.215301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac50f1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611963v1</w:t>
+                <w:t xml:space="preserve">hal-03757183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile, rapid and robust nano-positioning of single-photon emitters by AFM-nanoxerography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of Zenneck-like waves excited by optical nanoantennas in non-plasmonic transition metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Fournel</w:t>
+                <w:t xml:space="preserve">Juemin Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Palleau</w:t>
+                <w:t xml:space="preserve">Fernando de León-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac50f1⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (19), pp.34984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.467692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757183v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Zenneck-like waves excited by optical nanoantennas in non-plasmonic transition metals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando de León-Pérez</w:t>
+                <w:t xml:space="preserve">Magnetic and electric Purcell factor control through geometry optimization of high index dielectric nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Brûlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Devaux</w:t>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyriaque Genet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Colas des Francs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30 (19), pp.34984. </w:t>
+              <w:t xml:space="preserve">, 2022, 30 (12), pp.20360-20372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.467692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.460168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839205v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnect-Free Multibit Arithmetic and Logic Unit in a Single Reconfigurable 3 μm2 Plasmonic Cavity</w:t>
               </w:r>
@@ -2236,1095 +2236,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarizabilities of complex individual dielectric or plasmonic nanostructures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+                <w:t xml:space="preserve">Unveiling the optical emission channels of monolayer semiconductors coupled to silicon nanoantennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otto Muskens</w:t>
+                <w:t xml:space="preserve">Shivangi Shree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Agez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.235418⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (11), pp.3106-3115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991773v1</w:t>
+                <w:t xml:space="preserve">hal-03075337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the optical emission channels of monolayer semiconductors coupled to silicon nanoantennas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gonzague Agez</w:t>
+                <w:t xml:space="preserve">Polarizabilities of complex individual dielectric or plasmonic nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelin Patoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Majorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Marie</w:t>
+                <w:t xml:space="preserve">Otto Muskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (11), pp.3106-3115. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.235418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075337v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of electric and magnetic dipole transition of rare-earth-doped thin films tailored by high-index dielectric nanostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Majorel</w:t>
+                <w:t xml:space="preserve">Spectral Tuning of High Order Plasmonic Resonances in Multimodal Film‐Coupled Crystalline Cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upkar Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+                <w:t xml:space="preserve">Jadab Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (7), pp.1682. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1801787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.58.001682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.201801787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086098v1</w:t>
+                <w:t xml:space="preserve">hal-02086092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Tuning of High Order Plasmonic Resonances in Multimodal Film‐Coupled Crystalline Cavities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Upkar Kumar</w:t>
+                <w:t xml:space="preserve">Design of plasmonic directional antennas via evolutionary optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Majorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jadab Sharma</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201801787⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (20), pp.29069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.029069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086092v1</w:t>
+                <w:t xml:space="preserve">hal-02303721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of plasmonic directional antennas via evolutionary optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory of plasmonic properties of hyper-doped silicon nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Majorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelin Patoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.029069⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 453, pp.124336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2019.124336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303721v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of plasmonic properties of hyper-doped silicon nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of electric and magnetic dipole transition of rare-earth-doped thin films tailored by high-index dielectric nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 453, pp.124336. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (7), pp.1682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2019.124336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.58.001682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303712v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing plasmonic eigenstates for optical signal transmission in planar channel devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
+                <w:t xml:space="preserve">Decay rate of magnetic dipoles near nonmagnetic nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (6), pp.2328 - 2335. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (8), pp.085411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b00137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.085411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628475v3</w:t>
+                <w:t xml:space="preserve">hal-01739843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay rate of magnetic dipoles near nonmagnetic nanostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+                <w:t xml:space="preserve">Designing plasmonic eigenstates for optical signal transmission in planar channel devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upkar Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreenath Bolisetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (8), pp.085411. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (6), pp.2328 - 2335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.085411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739843v1</w:t>
+                <w:t xml:space="preserve">hal-01628475v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing thermoplasmonic properties of metallic metasurfaces</w:t>
               </w:r>
@@ -3421,563 +3421,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local field enhancement and thermoplasmonics in multimodal aluminum structures</w:t>
+                <w:t xml:space="preserve">Strongly Directional Scattering from Dielectric Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Martin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.035440⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (8), pp.2036 - 2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739805v1</w:t>
+                <w:t xml:space="preserve">hal-01730478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly Directional Scattering from Dielectric Nanowires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond dipolar regime in high-order plasmon mode bowtie antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upkar Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadab Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00423⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 387, pp.48-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2016.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730478v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond dipolar regime in high-order plasmon mode bowtie antennas</w:t>
+                <w:t xml:space="preserve">Near-field hyperspectral quantum probing of multimodal plasmonic resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Berthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upkar Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Colas Des Francs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 387, pp.48-54. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (12), pp.121402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2016.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.121402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712115v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field hyperspectral quantum probing of multimodal plasmonic resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+                <w:t xml:space="preserve">Local field enhancement and thermoplasmonics in multimodal aluminum structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Berthel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Upkar Kumar</w:t>
+                <w:t xml:space="preserve">Marie-Maxime Mennemanteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Colas Des Francs</w:t>
+                <w:t xml:space="preserve">Dmitry Khlopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Huant</w:t>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (12), pp.121402. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (3), pp.035440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.121402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.035440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627764v1</w:t>
+                <w:t xml:space="preserve">hal-01739805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic Purcell factor and coupling efficiency to surface plasmons. Implications for addressing and controlling optical nanosources</w:t>
               </w:r>
@@ -4091,311 +4091,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field microscopy with a scanning nitrogen-vacancy color center in a diamond nanocrystal: A brief review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modal engineering of Surface Plasmons in apertured Au Nanoprisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Berthel</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadab Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2014.12.004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep16635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722808v1</w:t>
+                <w:t xml:space="preserve">hal-01711982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic Hot Printing in Gold Nanoprisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Teulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadab Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (6), pp.744-751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.5b00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular decay rate near nonlocal plasmonic particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4417,233 +4417,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (9), pp.2116-2119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.40.002116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal engineering of Surface Plasmons in apertured Au Nanoprisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field microscopy with a scanning nitrogen-vacancy color center in a diamond nanocrystal: A brief review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sonnefraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Girard</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Berthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.55 - 63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep16635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2014.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711982v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaming Visible Light with a Plasmonic Aperture Antenna</w:t>
               </w:r>
@@ -4668,51 +4668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloïse Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriaque Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Ebbesen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4753,295 +4753,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology-induced redistribution of surface plasmon modes in two-dimensional crystalline gold platelets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorting Nanoparticles with Intertwined Plasmonic and Thermo-Hydrodynamical Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Girard</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canaguier-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Hutchison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4823533⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (9), pp.4230-4235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl401922p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798017v1</w:t>
+                <w:t xml:space="preserve">hal-02159590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting Nanoparticles with Intertwined Plasmonic and Thermo-Hydrodynamical Forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology-induced redistribution of surface plasmon modes in two-dimensional crystalline gold platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Teulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Genet</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadab Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (9), pp.4230-4235. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (13), pp.131112 - 53103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl401922p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4823533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159590v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic Shaping in Gold Nanoparticle Three-Dimensional Assemblies</w:t>
               </w:r>
@@ -5155,612 +5155,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leakage radiation microscopy of surface-plasmon launched by a nanodiamond-based tip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field microscopy with a single-photon point-like emitter: Resolution versus the aperture tip?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Mollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+                <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Drezet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.05.012⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 284 (5), pp.1444-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.10.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000931v1</w:t>
+                <w:t xml:space="preserve">hal-00985224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field microscopy with a single-photon point-like emitter: Resolution versus the aperture tip?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leakage radiation microscopy of surface-plasmon launched by a nanodiamond-based tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Drezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Huant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Drezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 284 (5), pp.1444-1450. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.10.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985224v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting fluorescent nanodiamonds onto optical tips</w:t>
+                <w:t xml:space="preserve">Near-field scanning single-photon microscopy with an ultrasmall nanodiamond: how good can the resolution be?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Drezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Huant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Treussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.3374237⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7712, pp.77120Z. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.853658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000129v1</w:t>
+                <w:t xml:space="preserve">hal-01000984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic' quantum plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Drezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.4566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl102568m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field scanning single-photon microscopy with an ultrasmall nanodiamond: how good can the resolution be?</w:t>
+                <w:t xml:space="preserve">Grafting fluorescent nanodiamonds onto optical tips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Drezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Huant</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Treussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7712, pp.77120Z. </w:t>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.043506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.853658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.3374237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000984v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent oxide nanoparticles adapted to active tips for near-field optics</w:t>
               </w:r>
@@ -6491,51 +6491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t>
@@ -6616,51 +6616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 233rd Electrochemical Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Seattle, Wa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6685,51 +6685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly directional scattering from dielectric nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7232,51 +7232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7710,51 +7710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05352332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ponomareva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Az&#233;ma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCodeb.60" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Katrisioti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Yassitepe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Tyagi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c02989" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Soria Marina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids7010006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Humbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larrey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr05526k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas des Francs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.460168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611963v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.014008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Humbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hallez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Larrey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Palleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac50f1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839205v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juemin Yi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Le&#243;n-P&#233;rez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.467692" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330410v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana Viarbitskaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c03196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenath Bolisetty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Mezzenga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02066D" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.385918" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Muskens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235418" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001682" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801787" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.029069" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124336" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628475v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00137" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.085411" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aac934" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maxime Mennemanteuil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khlopin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035440" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730478v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00423" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.11.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas Des Francs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.121402" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Colas Des Francs" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barthes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhelier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Weeber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/9/094005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722808v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drezet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sonnefraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mollet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.12.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teulle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00100" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711983v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002116" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711982v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16635" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue-Min Yi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Ebbesen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph400146n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798017v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823533" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canaguier-Durand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Hutchison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl401922p" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406410k" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000931v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drezet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.05.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985224v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.10.097" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Drezet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3374237" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933054v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl102568m" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000984v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853658" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/1/015603" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321027v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Boudou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.089" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193196v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.000611" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281549v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faklaris" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008031" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005150v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850276v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Wiecha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768972v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768938v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313355v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Hanna-Peant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel O. Idowu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalin Soun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie Rubletz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poncet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850259v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kallel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/de/book/9783319997308" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99731-5_12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00456562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04782621v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05352332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ponomareva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Az&#233;ma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCodeb.60" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Katrisioti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Yassitepe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Tyagi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c02989" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Soria Marina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids7010006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Humbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larrey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr05526k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.014008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Humbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hallez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Larrey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Palleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac50f1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juemin Yi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Le&#243;n-P&#233;rez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.467692" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas des Francs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.460168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330410v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana Viarbitskaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c03196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenath Bolisetty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Mezzenga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02066D" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.385918" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Muskens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235418" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801787" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.029069" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001682" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.085411" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628475v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00137" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aac934" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730478v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00423" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.11.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627764v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas Des Francs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.121402" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maxime Mennemanteuil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khlopin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035440" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Colas Des Francs" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barthes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhelier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Weeber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/9/094005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711982v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16635" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711984v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teulle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00100" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002116" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drezet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sonnefraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mollet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.12.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue-Min Yi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Ebbesen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph400146n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159590v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canaguier-Durand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Hutchison" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl401922p" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798017v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823533" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406410k" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985224v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drezet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.10.097" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000931v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.05.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000984v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Drezet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853658" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl102568m" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3374237" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/1/015603" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321027v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Boudou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.089" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193196v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.000611" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281549v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faklaris" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008031" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005150v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850276v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Wiecha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768972v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768938v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313355v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Hanna-Peant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel O. Idowu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalin Soun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie Rubletz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poncet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850259v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kallel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/de/book/9783319997308" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99731-5_12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00456562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04782621v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>