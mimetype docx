--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -4753,295 +4753,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting Nanoparticles with Intertwined Plasmonic and Thermo-Hydrodynamical Forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology-induced redistribution of surface plasmon modes in two-dimensional crystalline gold platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Teulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Genet</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadab Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl401922p⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (13), pp.131112 - 53103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4823533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159590v1</w:t>
+                <w:t xml:space="preserve">hal-01798017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology-induced redistribution of surface plasmon modes in two-dimensional crystalline gold platelets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorting Nanoparticles with Intertwined Plasmonic and Thermo-Hydrodynamical Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Girard</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canaguier-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Hutchison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103 (13), pp.131112 - 53103. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (9), pp.4230-4235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4823533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl401922p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798017v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic Shaping in Gold Nanoparticle Three-Dimensional Assemblies</w:t>
               </w:r>
@@ -7710,51 +7710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05352332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ponomareva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Az&#233;ma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCodeb.60" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Katrisioti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Yassitepe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Tyagi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c02989" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Soria Marina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids7010006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Humbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larrey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr05526k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.014008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Humbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hallez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Larrey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Palleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac50f1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juemin Yi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Le&#243;n-P&#233;rez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.467692" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas des Francs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.460168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330410v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana Viarbitskaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c03196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenath Bolisetty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Mezzenga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02066D" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.385918" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Muskens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235418" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801787" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.029069" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001682" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.085411" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628475v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00137" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aac934" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730478v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00423" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.11.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627764v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas Des Francs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.121402" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maxime Mennemanteuil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khlopin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035440" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Colas Des Francs" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barthes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhelier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Weeber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/9/094005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711982v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16635" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711984v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teulle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00100" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002116" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drezet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sonnefraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mollet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.12.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue-Min Yi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Ebbesen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph400146n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159590v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canaguier-Durand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Hutchison" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl401922p" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798017v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823533" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406410k" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985224v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drezet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.10.097" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000931v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.05.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000984v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Drezet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853658" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl102568m" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3374237" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/1/015603" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321027v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Boudou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.089" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193196v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.000611" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281549v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faklaris" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008031" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005150v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850276v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Wiecha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768972v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768938v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313355v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Hanna-Peant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel O. Idowu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalin Soun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie Rubletz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poncet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850259v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kallel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/de/book/9783319997308" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99731-5_12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00456562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04782621v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05352332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ponomareva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Az&#233;ma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCodeb.60" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Katrisioti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Yassitepe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Tyagi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c02989" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Soria Marina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids7010006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Humbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larrey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr05526k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.014008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Humbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hallez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Larrey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Palleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac50f1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juemin Yi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Le&#243;n-P&#233;rez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.467692" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas des Francs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.460168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330410v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana Viarbitskaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c03196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenath Bolisetty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Mezzenga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02066D" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.385918" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Muskens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235418" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801787" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.029069" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001682" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.085411" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628475v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00137" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aac934" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730478v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00423" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.11.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627764v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas Des Francs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.121402" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maxime Mennemanteuil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khlopin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035440" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Colas Des Francs" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barthes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhelier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Weeber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/9/094005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711982v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16635" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711984v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teulle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00100" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002116" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drezet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sonnefraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mollet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.12.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue-Min Yi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Ebbesen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph400146n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798017v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823533" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canaguier-Durand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Hutchison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl401922p" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406410k" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985224v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drezet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.10.097" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000931v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.05.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000984v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Drezet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853658" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl102568m" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3374237" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/1/015603" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321027v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Boudou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.089" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193196v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.000611" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281549v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faklaris" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008031" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005150v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850276v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Wiecha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768972v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768938v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313355v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Hanna-Peant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel O. Idowu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalin Soun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie Rubletz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poncet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850259v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kallel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/de/book/9783319997308" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99731-5_12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00456562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04782621v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>