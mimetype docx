--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -435,51 +435,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unemployed Adults Forgoing Healthcare in France</w:t>
+                <w:t xml:space="preserve">Le renoncement aux soins des chômeurs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Blanco-Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Patricia Calderón Bernal</w:t>
@@ -514,106 +514,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Malroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (English edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77 (1), pp.73-112. </w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (1), pp.77-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popu.2201.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745605v1</w:t>
+                <w:t xml:space="preserve">hal-03745601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renoncement aux soins des chômeurs en France</w:t>
+                <w:t xml:space="preserve">Unemployed Adults Forgoing Healthcare in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Blanco-Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Patricia Calderón Bernal</w:t>
@@ -648,82 +648,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Malroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77 (1), pp.77-116. </w:t>
+              <w:t xml:space="preserve">Population (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (1), pp.73-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popu.2201.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745601v1</w:t>
+                <w:t xml:space="preserve">hal-03745605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association between women’s economic participation and physical and/or sexual domestic violence against women: A case study for Turkey</w:t>
               </w:r>
@@ -964,51 +964,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dasre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.1-20. </w:t>
+              <w:t xml:space="preserve">, 2020, 74 (1), pp.119-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00324728.2019.1694166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3824,51 +3824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Berger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2024.106723" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duchesne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979157v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Goetschy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benadouda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7638" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Blanco-Cazeaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Patricia Calder&#243;n Bernal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chaput" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Gautron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Malroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2201.0077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745601v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03959678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Greulich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596789v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.748" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hertrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Feuillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Samuel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assa Doumbia Gakou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00324728.2019.1694166" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11564/34-1-1345" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2019.41.9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guerrouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1804.0719" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2017.36.17" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Inan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergouignan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kersuzan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Caillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maillochon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Boulch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boutonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Oumar Cisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Girault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03066172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Perouse de Montclos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard Maugiron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/22626" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masquelier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inan Ceren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Diamane Bahoum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baguin&#233;bi&#233; Bazongo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109651v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Langewiesche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Degorce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rebi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00770259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Berger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2024.106723" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duchesne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979157v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Goetschy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benadouda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7638" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Blanco-Cazeaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Patricia Calder&#243;n Bernal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chaput" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Gautron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Malroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2201.0077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03959678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Greulich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596789v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.748" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hertrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Feuillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Samuel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assa Doumbia Gakou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00324728.2019.1694166" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11564/34-1-1345" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2019.41.9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guerrouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1804.0719" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2017.36.17" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Inan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergouignan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kersuzan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Caillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maillochon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Boulch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boutonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Oumar Cisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Girault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03066172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Perouse de Montclos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard Maugiron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/22626" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masquelier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inan Ceren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Diamane Bahoum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baguin&#233;bi&#233; Bazongo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109651v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Langewiesche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Degorce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rebi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00770259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>