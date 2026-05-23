--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -435,51 +435,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renoncement aux soins des chômeurs en France</w:t>
+                <w:t xml:space="preserve">Unemployed Adults Forgoing Healthcare in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Blanco-Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Patricia Calderón Bernal</w:t>
@@ -514,106 +514,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Malroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77 (1), pp.77-116. </w:t>
+              <w:t xml:space="preserve">Population (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (1), pp.73-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popu.2201.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745601v1</w:t>
+                <w:t xml:space="preserve">hal-03745605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unemployed Adults Forgoing Healthcare in France</w:t>
+                <w:t xml:space="preserve">Le renoncement aux soins des chômeurs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Blanco-Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Patricia Calderón Bernal</w:t>
@@ -648,82 +648,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Malroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (English edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77 (1), pp.73-112. </w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (1), pp.77-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popu.2201.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745605v1</w:t>
+                <w:t xml:space="preserve">hal-03745601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association between women’s economic participation and physical and/or sexual domestic violence against women: A case study for Turkey</w:t>
               </w:r>
@@ -3824,51 +3824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Berger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2024.106723" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duchesne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979157v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Goetschy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benadouda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7638" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Blanco-Cazeaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Patricia Calder&#243;n Bernal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chaput" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Gautron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Malroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2201.0077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03959678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Greulich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596789v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.748" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hertrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Feuillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Samuel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assa Doumbia Gakou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00324728.2019.1694166" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11564/34-1-1345" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2019.41.9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guerrouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1804.0719" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2017.36.17" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Inan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergouignan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kersuzan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Caillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maillochon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Boulch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boutonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Oumar Cisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Girault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03066172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Perouse de Montclos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard Maugiron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/22626" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masquelier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inan Ceren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Diamane Bahoum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baguin&#233;bi&#233; Bazongo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109651v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Langewiesche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Degorce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rebi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00770259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Berger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2024.106723" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duchesne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979157v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Goetschy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benadouda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7638" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Blanco-Cazeaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Patricia Calder&#243;n Bernal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chaput" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Gautron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Malroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2201.0077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745601v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03959678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Greulich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596789v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.748" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hertrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Feuillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Samuel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assa Doumbia Gakou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00324728.2019.1694166" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11564/34-1-1345" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2019.41.9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guerrouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1804.0719" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2017.36.17" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Inan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergouignan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kersuzan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Caillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maillochon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Boulch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boutonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Oumar Cisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Girault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03066172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Perouse de Montclos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard Maugiron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/22626" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masquelier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inan Ceren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Diamane Bahoum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baguin&#233;bi&#233; Bazongo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109651v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Langewiesche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Degorce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rebi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00770259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>