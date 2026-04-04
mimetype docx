--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -248,3046 +248,3046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fondane, « Le 1er mai socialiste ». Commentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le mal de l’espace selon Cioran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musanostra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Hors série, pp.67-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fondane, « Le 1er mai socialiste ». Commentaire</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçon d’absurdie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 26, pp.149</w:t>
+              <w:t xml:space="preserve">, 2023, 26, pp.141-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Leçon d’absurdie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gnose et anarchie selon Benjamin Fondane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrelittérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.164-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du charisme noir de l’avilissement aux leurres modernes de la servitude volontaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30-2, pp.297-299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps mort entre rage et râle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.15-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens du fatal : destin et hasard selon Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue roumaine de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie du filou et les dissidences de Chalamov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.109-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture décalée de Cioran et de Queneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.231-235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment rendre l’âme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.227-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déracinement et pérégrination : le départ vers l’ailleurs selon Istrati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Haïdouc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23-24-25, pp.5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirbeau et Nordau : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (170-171), pp.326-334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mal du siècle et la littérature morbide : Nordau, Mirbeau, Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Excavatio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le verbe et le silence selon Fondane, Ionesco et Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.43-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un détail pélagien chez Fondane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 26, pp.141-145</w:t>
+              <w:t xml:space="preserve">, 2018, 21, pp.68-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du charisme noir de l’avilissement aux leurres modernes de la servitude volontaire</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30-2, pp.297-299</w:t>
+              <w:t xml:space="preserve">, 2018, 21, pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.164-173</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix singulières de la culture roumaine. Autour de Fondane, Ionesco, Cioran et quelques autres…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, pp.109-122</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre du suicide selon Fondane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.63-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Temps mort entre rage et râle</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un inédit de 1920 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.74-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inspiration morbide de Dada. Le « Dada suicide », des précurseurs aux prolongements chez Benjamin Fondane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dramatica. Studia Universitatis Babeş-Bolyai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, LXI (2), pp.55-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondane face au pragmatisme roumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.171-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roditi, fidèle lecteur de Fondane : une rencontre existentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.209-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondane et la revue « Chemarea »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.169-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture existentielle. Masque et visage de Plotin chez Fondane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.83-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27, pp.15-18</w:t>
+              <w:t xml:space="preserve">, 2015, 15, pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65 (1)</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hétérologie du gnosticisme chez Fondane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.86-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment rendre l’âme ?</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le destin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 26, pp.227-230</w:t>
+              <w:t xml:space="preserve">, 2013, 10, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une lecture décalée de Cioran et de Queneau</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to “The Progress of Irony” and to “The Sense That Everything Is Going Wrong”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Hudson Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, LXV (3), pp.412-418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cioran inédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 508, pp.70-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Apostat du verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 508, pp.74-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mort selon Cioran et Chestov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Léon Chestov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.33-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métaphysique de la musique selon Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Emil Cioran. Approches critiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XI, pp.83-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épaisseur du néant selon Cioran et Noïca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 26, pp.231-235</w:t>
+              <w:t xml:space="preserve">, 2010, 6, pp.27-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23-24-25, pp.5-15</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens du secret et le secret du sens selon Fondane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.69-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (170-171), pp.326-334</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vertige chez Cioran : une métaphysique du vide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Emil Cioran. Approches critiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, IX, pp.92-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21, pp.23-27</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El ritmo a contrasentido y a contratiempo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Edwige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan M. Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CBN. Revista de Estética y Arte Contemporáno </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.86-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21, pp.43-63</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mystère d’iniquité selon Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Emil Cioran. Approches critiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, VIII, pp.40-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">D’un détail pélagien chez Fondane</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La danse macabre de Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Emil Cioran. Approches critiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, VII, pp.90-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pessimisme poétique selon Fondane et Cioran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21, pp.68-79</w:t>
+              <w:t xml:space="preserve">, 2006, 9, pp.100-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21, pp.13-19</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ver dans le fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saeculum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.42-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, XXX</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homme sans destinées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euresis : cahiers roumains d'études littéraires et culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.100-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20, pp.74-75</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cène de l’impossible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ALEPH - Philosophies, Arts, Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.30-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20, pp.63-73</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cioran ou le délire de lire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rocky Mountain review of language and literature (online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...1638 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376115v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05270988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La jubilation : le nom de l’inouï et la nuit du sens</w:t>
               </w:r>
@@ -4092,264 +4092,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Genţiana Stănişor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-8124-6027-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavaillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Genţiana Stănişor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-8124-3479-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Laurent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-05268739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Œuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavaillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4849,1863 +4849,1863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’ineffable de la poésie selon Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-168, 2021, 978-2-406-10868-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synopsis des principaux colloques consacrés à Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-225, 2021, 978-2-406-10868-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bibliographie cioranienne de Liliana Herrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Genţiana Stănişor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 978-2-406-10866-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.223-225, 2021, 978-2-406-10866-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Synopsis des principaux colloques consacrés à Cioran</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foudres de la poésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.223-225, 2021, 978-2-406-10868-9</w:t>
+              <w:t xml:space="preserve">, pp.7-12, 2021, 978-2-406-10866-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’ineffable de la poésie selon Cioran</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visage de l’absente à l’infini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome V</w:t>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, t. V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.157-168, 2021, 978-2-406-10868-9</w:t>
+              <w:t xml:space="preserve">, p. 207-209, 2021, 978-2-406-10866-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Foudres de la poésie</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence de notre temps selon Cioran : crime, barbarie, écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dana Militaru. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emil Cioran şi nostalgiile literaturii române</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grinta, pp.7-18, 2019, 978-606-037-081-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solitude et silence selon Cioran. Le blasé de la ville et du désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome V</w:t>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-12, 2021, 978-2-406-10866-5</w:t>
+              <w:t xml:space="preserve">, pp.85-105, 2018, 978-2-406-08115-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Visage de l’absente à l’infini</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cioran à l’encontre de Valéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, t. V</w:t>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 207-209, 2021, 978-2-406-10866-5</w:t>
+              <w:t xml:space="preserve">, pp.247-250, 2018, 978-2-406-08117-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Grinta, pp.7-18, 2019, 978-606-037-081-9</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondane, lecteur existentiel de Gourmont : dissociation, pérégrination, révélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Lhermitte; Vincent Gogibu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Benjamin Fondane – Remy de Gourmont. Questions d’esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cargo, pp.45-75, 2018, 978-2-9560637-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cargo, pp.45-75, 2018, 978-2-9560637-1-1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Solitude du destructeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-11, 2018, 978-2-406-08117-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction. Solitude du destructeur</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synopsis des principaux colloques internationaux consacrés à Cioran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-11, 2018, 978-2-406-08117-3</w:t>
+              <w:t xml:space="preserve">, pp.251-253, 2018, 978-2-406-08117-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cioran à l’encontre de Valéry</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nihilisme selon Cioran : les visages du néant et la trahison de l’être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liliana Herrera. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encuentro Internacional Emil Cioran. Ponencias 2014-2015-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Universidad Tecnológica de Pereira, pp.234-251, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mal de l’histoire et le temps de la fin selon Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrizio Meroi; Mattia Luigi Pozzi; Paolo Vanini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran e l’occidente, utopia, esilio, caduta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimesis, pp.11-31, 2017, 978-88-575-3946-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. L’œuvre du nécrologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome IV</w:t>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.247-250, 2018, 978-2-406-08117-3</w:t>
+              <w:t xml:space="preserve">, 2017, 978-2-406-06408-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Solitude et silence selon Cioran. Le blasé de la ville et du désert</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synopsis des principaux colloques internationaux consacrés à Cioran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome IV</w:t>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.85-105, 2018, 978-2-406-08115-9</w:t>
+              <w:t xml:space="preserve">, pp.177-178, 2017, 978-2-406-06406-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apocalypse de la fin selon Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liliana Herrera. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encuentro Internacional Emil Cioran. Ponencias 2014-2015-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Universidad Tecnológica de Pereira, pp.73-90, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esthétique du suicide selon Cioran. L’éclat, l’écart, l’éclair de la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-167, 2017, 978-2-406-06406-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06408-4.p.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les larmes et les cris selon Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-64, 2015, 978-2-8124-6029-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pesimismul jubilatoriu al lui Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ciprian Vălcan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran, un aventurier nemişcat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editura All, pp.75-81, 2015, 9786065873698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synopsis des principaux colloques internationaux consacrés à Cioran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome IV</w:t>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, t. II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.251-253, 2018, 978-2-406-08117-3</w:t>
+              <w:t xml:space="preserve">, pp.227-228, 2015, 978-2-8124-6029-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome III</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synopsis des colloques internationaux consacrés à Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Demars; Nicolas Cavaillès; Caroline Laurent; Mihaela-Genţiana Stănişor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.153-167, 2017, 978-2-406-06406-0. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.139-140, 2015, https://classiques-garnier.com/cioran-archives-paradoxales-nouvelles-approches-critiques-le-mal-de-la-transfiguration.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editorial Universidad Tecnológica de Pereira, pp.234-251, 2017</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mal de la transfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Demars; Nicolas Cavaillès; Caroline Laurent; Mihaela-Genţiana Stănişor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-33, 2015, 978-2-8124-3481-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...562 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271259v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-05271270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descompunerea unei opere şi memoria neantului</w:t>
               </w:r>
@@ -8214,51 +8214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7F20F2F"/>
+    <w:nsid w:val="E600647D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8445,51 +8445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Demars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270908v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270920v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270929v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05269540v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270934v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270940v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Lewis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Edwige" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Soler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M. Mar&#237;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270979v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270991v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Garoiu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria M&#8217;enesti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ecrire-la-shoah-trauma-et-representation.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Gen&#355;iana St&#259;ni&#351;or" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vii-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vi-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-ii-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05269064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Cioran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/OEuvres87" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ecrire-la-shoah-trauma-et-representation-introduction.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vii-nouvelles-approches-critiques-la-vanite-dans-les-yeux.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17482-0.p.0159" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/search?c=&amp;amp;q=Passion+des+vanit%C3%A9s+et+dictature+du+chagrin+selon+Cioran+" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vi-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271080v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-bibliographie-cioranienne-de-liliana-herrera.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-synopsis-des-principaux-colloques-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-l-ineffable-de-la-poesie-selon-cioran.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-en.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271121v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-cioran-a-l-encontre-de-valery.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-solitude-et-silence-selon-cioran.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-synopsis-des-principaux-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques-l-esthetique-du-suicide-selon-cioran.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06408-4.p.0153" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271141v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271165v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271156v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques-synopsis-des-principaux-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-ii-nouvelles-approches-critiques-les-larmes-et-les-cris-selon-cioran.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271175v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-nouvelles-approches-critiques-le-mal-de-la-transfiguration.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-ii-nouvelles-approches-critiques-synopsis-des-principaux-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-nouvelles-approches-critiques-synopsis-des-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271363v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271035v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/tel-05269132v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007LYO31018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270953v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271391v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271409v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Demars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270905v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270908v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270925v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05269540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270928v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270940v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270941v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Lewis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Edwige" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Soler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M. Mar&#237;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270988v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376115v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270991v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Garoiu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria M&#8217;enesti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ecrire-la-shoah-trauma-et-representation.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Gen&#355;iana St&#259;ni&#351;or" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vii-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vi-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-ii-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268739v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05269064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Cioran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/OEuvres87" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ecrire-la-shoah-trauma-et-representation-introduction.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vii-nouvelles-approches-critiques-la-vanite-dans-les-yeux.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17482-0.p.0159" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/search?c=&amp;amp;q=Passion+des+vanit%C3%A9s+et+dictature+du+chagrin+selon+Cioran+" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vi-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-l-ineffable-de-la-poesie-selon-cioran.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-synopsis-des-principaux-colloques-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-bibliographie-cioranienne-de-liliana-herrera.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-en.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-solitude-et-silence-selon-cioran.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271121v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-cioran-a-l-encontre-de-valery.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-synopsis-des-principaux-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271170v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271141v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271156v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques-synopsis-des-principaux-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271165v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques-l-esthetique-du-suicide-selon-cioran.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06408-4.p.0153" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-ii-nouvelles-approches-critiques-les-larmes-et-les-cris-selon-cioran.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271175v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-ii-nouvelles-approches-critiques-synopsis-des-principaux-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271270v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-nouvelles-approches-critiques-synopsis-des-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271259v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-nouvelles-approches-critiques-le-mal-de-la-transfiguration.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271363v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271035v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/tel-05269132v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007LYO31018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270953v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271391v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271409v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>