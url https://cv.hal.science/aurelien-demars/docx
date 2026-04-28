--- v1 (2026-04-04)
+++ v2 (2026-04-28)
@@ -593,2701 +593,2701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La philosophie du filou et les dissidences de Chalamov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.109-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Temps mort entre rage et râle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27, pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens du fatal : destin et hasard selon Cioran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue roumaine de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 65 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, pp.109-122</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment rendre l’âme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.227-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture décalée de Cioran et de Queneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26, pp.231-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Comment rendre l’âme ?</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déracinement et pérégrination : le départ vers l’ailleurs selon Istrati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Haïdouc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23-24-25, pp.5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirbeau et Nordau : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (170-171), pp.326-334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le verbe et le silence selon Fondane, Ionesco et Cioran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 26, pp.227-230</w:t>
+              <w:t xml:space="preserve">, 2018, 21, pp.43-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23-24-25, pp.5-15</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mal du siècle et la littérature morbide : Nordau, Mirbeau, Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Excavatio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (170-171), pp.326-334</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un détail pélagien chez Fondane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.68-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, XXX</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le verbe et le silence selon Fondane, Ionesco et Cioran</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix singulières de la culture roumaine. Autour de Fondane, Ionesco, Cioran et quelques autres…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21, pp.43-63</w:t>
+              <w:t xml:space="preserve">, 2018, 21, pp.23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">D’un détail pélagien chez Fondane</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un inédit de 1920 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21, pp.68-79</w:t>
+              <w:t xml:space="preserve">, 2017, 20, pp.74-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’utopie</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre du suicide selon Fondane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.63-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inspiration morbide de Dada. Le « Dada suicide », des précurseurs aux prolongements chez Benjamin Fondane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dramatica. Studia Universitatis Babeş-Bolyai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, LXI (2), pp.55-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondane face au pragmatisme roumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.171-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roditi, fidèle lecteur de Fondane : une rencontre existentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.209-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondane et la revue « Chemarea »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.169-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture existentielle. Masque et visage de Plotin chez Fondane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.83-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21, pp.13-19</w:t>
+              <w:t xml:space="preserve">, 2015, 15, pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Voix singulières de la culture roumaine. Autour de Fondane, Ionesco, Cioran et quelques autres…</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hétérologie du gnosticisme chez Fondane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.86-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le destin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21, pp.23-27</w:t>
+              <w:t xml:space="preserve">, 2013, 10, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le théâtre du suicide selon Fondane</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to “The Progress of Irony” and to “The Sense That Everything Is Going Wrong”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Hudson Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, LXV (3), pp.412-418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cioran inédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 508, pp.70-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Apostat du verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 508, pp.74-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mort selon Cioran et Chestov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Léon Chestov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.33-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métaphysique de la musique selon Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Emil Cioran. Approches critiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XI, pp.83-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épaisseur du néant selon Cioran et Noïca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.27-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens du secret et le secret du sens selon Fondane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 20, pp.63-73</w:t>
+              <w:t xml:space="preserve">, 2009, 12, pp.69-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un inédit de 1920 ?</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El ritmo a contrasentido y a contratiempo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Edwige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan M. Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CBN. Revista de Estética y Arte Contemporáno </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.86-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vertige chez Cioran : une métaphysique du vide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Emil Cioran. Approches critiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, IX, pp.92-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mystère d’iniquité selon Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Emil Cioran. Approches critiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, VIII, pp.40-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La danse macabre de Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Emil Cioran. Approches critiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, VII, pp.90-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pessimisme poétique selon Fondane et Cioran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 20, pp.74-75</w:t>
+              <w:t xml:space="preserve">, 2006, 9, pp.100-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, LXI (2), pp.55-70</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homme sans destinées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euresis : cahiers roumains d'études littéraires et culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.100-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19, pp.171-182</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ver dans le fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saeculum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.42-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19, pp.209-217</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cioran ou le délire de lire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rocky Mountain review of language and literature (online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18, pp.169-179</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cène de l’impossible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ALEPH - Philosophies, Arts, Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.30-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...1362 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270988v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05376115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La jubilation : le nom de l’inouï et la nuit du sens</w:t>
               </w:r>
@@ -4092,264 +4092,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavaillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Genţiana Stănişor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-8124-3479-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Genţiana Stănişor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-8124-6027-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Œuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...180 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavaillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4690,2022 +4690,2022 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La sauvagerie : monstruosité, anthropophagie et bon goût dans le conte philosophique voltairien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Bel; Jean Devaux; Carl Vetters; Ramón Pérez Parejo; José Soto Vázquez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cruautés et violences dans le conte et dans le récit bref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shaker Verlag, pp.197-210, 2022, 978-3-8440-7728-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le raté exemplaire et l’apothéose de l’échec selon Cioran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-16, 2022, 978-2-406-13030-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05271018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synopsis des principaux colloques consacrés à Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-16, 2022, 978-2-406-13030-7</w:t>
+              <w:t xml:space="preserve">, pp.223-225, 2021, 978-2-406-10868-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Shaker Verlag, pp.197-210, 2022, 978-3-8440-7728-5</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ineffable de la poésie selon Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-168, 2021, 978-2-406-10868-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Demars</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie cioranienne de Liliana Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Genţiana Stănişor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 978-2-406-10866-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-225, 2021, 978-2-406-10866-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foudres de la poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.157-168, 2021, 978-2-406-10868-9</w:t>
+              <w:t xml:space="preserve">, pp.7-12, 2021, 978-2-406-10866-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Synopsis des principaux colloques consacrés à Cioran</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visage de l’absente à l’infini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome V</w:t>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, t. V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.223-225, 2021, 978-2-406-10868-9</w:t>
+              <w:t xml:space="preserve">, p. 207-209, 2021, 978-2-406-10866-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mihaela-Genţiana Stănişor</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence de notre temps selon Cioran : crime, barbarie, écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dana Militaru. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emil Cioran şi nostalgiile literaturii române</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grinta, pp.7-18, 2019, 978-606-037-081-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cioran à l’encontre de Valéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome V</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.223-225, 2021, 978-2-406-10866-5</w:t>
+              <w:t xml:space="preserve">, pp.247-250, 2018, 978-2-406-08117-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Foudres de la poésie</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solitude et silence selon Cioran. Le blasé de la ville et du désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome V</w:t>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-12, 2021, 978-2-406-10866-5</w:t>
+              <w:t xml:space="preserve">, pp.85-105, 2018, 978-2-406-08115-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Visage de l’absente à l’infini</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondane, lecteur existentiel de Gourmont : dissociation, pérégrination, révélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Lhermitte; Vincent Gogibu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Benjamin Fondane – Remy de Gourmont. Questions d’esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cargo, pp.45-75, 2018, 978-2-9560637-1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Solitude du destructeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, t. V</w:t>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 207-209, 2021, 978-2-406-10866-5</w:t>
+              <w:t xml:space="preserve">, pp.7-11, 2018, 978-2-406-08117-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Grinta, pp.7-18, 2019, 978-606-037-081-9</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synopsis des principaux colloques internationaux consacrés à Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-253, 2018, 978-2-406-08117-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Solitude et silence selon Cioran. Le blasé de la ville et du désert</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esthétique du suicide selon Cioran. L’éclat, l’écart, l’éclair de la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome IV</w:t>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.85-105, 2018, 978-2-406-08115-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.153-167, 2017, 978-2-406-06406-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06408-4.p.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cioran à l’encontre de Valéry</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nihilisme selon Cioran : les visages du néant et la trahison de l’être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liliana Herrera. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encuentro Internacional Emil Cioran. Ponencias 2014-2015-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Universidad Tecnológica de Pereira, pp.234-251, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mal de l’histoire et le temps de la fin selon Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrizio Meroi; Mattia Luigi Pozzi; Paolo Vanini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran e l’occidente, utopia, esilio, caduta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimesis, pp.11-31, 2017, 978-88-575-3946-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. L’œuvre du nécrologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome IV</w:t>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.247-250, 2018, 978-2-406-08117-3</w:t>
+              <w:t xml:space="preserve">, 2017, 978-2-406-06408-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cargo, pp.45-75, 2018, 978-2-9560637-1-1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apocalypse de la fin selon Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liliana Herrera. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encuentro Internacional Emil Cioran. Ponencias 2014-2015-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Universidad Tecnológica de Pereira, pp.73-90, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction. Solitude du destructeur</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synopsis des principaux colloques internationaux consacrés à Cioran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome IV</w:t>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-11, 2018, 978-2-406-08117-3</w:t>
+              <w:t xml:space="preserve">, pp.177-178, 2017, 978-2-406-06406-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les larmes et les cris selon Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-64, 2015, 978-2-8124-6029-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pesimismul jubilatoriu al lui Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ciprian Vălcan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran, un aventurier nemişcat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editura All, pp.75-81, 2015, 9786065873698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mal de la transfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Demars; Nicolas Cavaillès; Caroline Laurent; Mihaela-Genţiana Stănişor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-33, 2015, 978-2-8124-3481-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synopsis des principaux colloques internationaux consacrés à Cioran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome IV</w:t>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, t. II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.251-253, 2018, 978-2-406-08117-3</w:t>
+              <w:t xml:space="preserve">, pp.227-228, 2015, 978-2-8124-6029-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editorial Universidad Tecnológica de Pereira, pp.234-251, 2017</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synopsis des colloques internationaux consacrés à Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Demars; Nicolas Cavaillès; Caroline Laurent; Mihaela-Genţiana Stănişor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-140, 2015, https://classiques-garnier.com/cioran-archives-paradoxales-nouvelles-approches-critiques-le-mal-de-la-transfiguration.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...743 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271270v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05271259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descompunerea unei opere şi memoria neantului</w:t>
               </w:r>
@@ -8214,51 +8214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E600647D"/>
+    <w:nsid w:val="8409E9A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8445,51 +8445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Demars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270905v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270908v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270925v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05269540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270928v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270940v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270941v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Lewis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Edwige" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Soler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M. Mar&#237;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270988v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376115v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270991v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Garoiu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria M&#8217;enesti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ecrire-la-shoah-trauma-et-representation.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Gen&#355;iana St&#259;ni&#351;or" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vii-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vi-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-ii-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268739v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05269064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Cioran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/OEuvres87" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ecrire-la-shoah-trauma-et-representation-introduction.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vii-nouvelles-approches-critiques-la-vanite-dans-les-yeux.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17482-0.p.0159" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/search?c=&amp;amp;q=Passion+des+vanit%C3%A9s+et+dictature+du+chagrin+selon+Cioran+" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vi-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-l-ineffable-de-la-poesie-selon-cioran.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-synopsis-des-principaux-colloques-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-bibliographie-cioranienne-de-liliana-herrera.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-en.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-solitude-et-silence-selon-cioran.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271121v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-cioran-a-l-encontre-de-valery.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-synopsis-des-principaux-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271170v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271141v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271156v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques-synopsis-des-principaux-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271165v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques-l-esthetique-du-suicide-selon-cioran.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06408-4.p.0153" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-ii-nouvelles-approches-critiques-les-larmes-et-les-cris-selon-cioran.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271175v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-ii-nouvelles-approches-critiques-synopsis-des-principaux-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271270v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-nouvelles-approches-critiques-synopsis-des-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271259v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-nouvelles-approches-critiques-le-mal-de-la-transfiguration.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271363v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271035v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/tel-05269132v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007LYO31018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270953v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271391v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271409v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Demars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270905v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270908v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270925v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270929v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05269540v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270934v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270940v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270941v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Lewis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Edwige" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Soler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M. Mar&#237;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270979v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270991v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Garoiu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria M&#8217;enesti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ecrire-la-shoah-trauma-et-representation.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Gen&#355;iana St&#259;ni&#351;or" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vii-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vi-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-ii-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05269064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Cioran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/OEuvres87" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ecrire-la-shoah-trauma-et-representation-introduction.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vii-nouvelles-approches-critiques-la-vanite-dans-les-yeux.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17482-0.p.0159" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/search?c=&amp;amp;q=Passion+des+vanit%C3%A9s+et+dictature+du+chagrin+selon+Cioran+" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271018v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vi-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-synopsis-des-principaux-colloques-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271064v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-l-ineffable-de-la-poesie-selon-cioran.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-bibliographie-cioranienne-de-liliana-herrera.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-en.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271121v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-cioran-a-l-encontre-de-valery.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-solitude-et-silence-selon-cioran.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-synopsis-des-principaux-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques-l-esthetique-du-suicide-selon-cioran.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06408-4.p.0153" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271141v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271165v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271156v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques-synopsis-des-principaux-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-ii-nouvelles-approches-critiques-les-larmes-et-les-cris-selon-cioran.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271175v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-nouvelles-approches-critiques-le-mal-de-la-transfiguration.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-ii-nouvelles-approches-critiques-synopsis-des-principaux-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-nouvelles-approches-critiques-synopsis-des-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271363v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271035v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/tel-05269132v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007LYO31018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270953v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271391v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271409v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>