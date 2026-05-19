--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -593,2701 +593,2701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temps mort entre rage et râle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.15-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens du fatal : destin et hasard selon Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue roumaine de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La philosophie du filou et les dissidences de Chalamov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du Littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, pp.109-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Temps mort entre rage et râle</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture décalée de Cioran et de Queneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27, pp.15-18</w:t>
+              <w:t xml:space="preserve">, 2020, 26, pp.231-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65 (1)</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment rendre l’âme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.227-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment rendre l’âme ?</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déracinement et pérégrination : le départ vers l’ailleurs selon Istrati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Haïdouc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23-24-25, pp.5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirbeau et Nordau : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (170-171), pp.326-334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le verbe et le silence selon Fondane, Ionesco et Cioran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 26, pp.227-230</w:t>
+              <w:t xml:space="preserve">, 2018, 21, pp.43-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une lecture décalée de Cioran et de Queneau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mal du siècle et la littérature morbide : Nordau, Mirbeau, Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Excavatio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un détail pélagien chez Fondane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.68-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 26, pp.231-235</w:t>
+              <w:t xml:space="preserve">, 2018, 21, pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23-24-25, pp.5-15</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix singulières de la culture roumaine. Autour de Fondane, Ionesco, Cioran et quelques autres…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (170-171), pp.326-334</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre du suicide selon Fondane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.63-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le verbe et le silence selon Fondane, Ionesco et Cioran</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un inédit de 1920 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.74-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inspiration morbide de Dada. Le « Dada suicide », des précurseurs aux prolongements chez Benjamin Fondane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dramatica. Studia Universitatis Babeş-Bolyai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, LXI (2), pp.55-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondane face au pragmatisme roumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.171-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roditi, fidèle lecteur de Fondane : une rencontre existentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.209-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondane et la revue « Chemarea »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.169-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture existentielle. Masque et visage de Plotin chez Fondane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.83-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21, pp.43-63</w:t>
+              <w:t xml:space="preserve">, 2015, 15, pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, XXX</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hétérologie du gnosticisme chez Fondane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.86-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">D’un détail pélagien chez Fondane</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le destin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to “The Progress of Irony” and to “The Sense That Everything Is Going Wrong”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Hudson Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, LXV (3), pp.412-418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cioran inédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 508, pp.70-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Apostat du verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 508, pp.74-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mort selon Cioran et Chestov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Léon Chestov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.33-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métaphysique de la musique selon Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Emil Cioran. Approches critiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XI, pp.83-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épaisseur du néant selon Cioran et Noïca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.27-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens du secret et le secret du sens selon Fondane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21, pp.68-79</w:t>
+              <w:t xml:space="preserve">, 2009, 12, pp.69-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21, pp.13-19</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vertige chez Cioran : une métaphysique du vide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Emil Cioran. Approches critiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, IX, pp.92-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21, pp.23-27</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El ritmo a contrasentido y a contratiempo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Edwige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan M. Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CBN. Revista de Estética y Arte Contemporáno </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.86-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un inédit de 1920 ?</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mystère d’iniquité selon Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Emil Cioran. Approches critiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, VIII, pp.40-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La danse macabre de Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Emil Cioran. Approches critiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, VII, pp.90-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pessimisme poétique selon Fondane et Cioran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 20, pp.74-75</w:t>
+              <w:t xml:space="preserve">, 2006, 9, pp.100-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20, pp.63-73</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homme sans destinées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euresis : cahiers roumains d'études littéraires et culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.100-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, LXI (2), pp.55-70</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ver dans le fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saeculum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.42-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19, pp.171-182</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cène de l’impossible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ALEPH - Philosophies, Arts, Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.30-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19, pp.209-217</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cioran ou le délire de lire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rocky Mountain review of language and literature (online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...1431 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376115v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05270988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La jubilation : le nom de l’inouï et la nuit du sens</w:t>
               </w:r>
@@ -4092,264 +4092,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Genţiana Stănişor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-8124-6027-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavaillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Genţiana Stănişor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-8124-3479-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Laurent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-05268739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Œuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavaillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5782,513 +5782,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le nihilisme selon Cioran : les visages du néant et la trahison de l’être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liliana Herrera. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encuentro Internacional Emil Cioran. Ponencias 2014-2015-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Universidad Tecnológica de Pereira, pp.234-251, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mal de l’histoire et le temps de la fin selon Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrizio Meroi; Mattia Luigi Pozzi; Paolo Vanini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran e l’occidente, utopia, esilio, caduta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimesis, pp.11-31, 2017, 978-88-575-3946-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. L’œuvre du nécrologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-406-06408-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apocalypse de la fin selon Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liliana Herrera. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encuentro Internacional Emil Cioran. Ponencias 2014-2015-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Universidad Tecnológica de Pereira, pp.73-90, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synopsis des principaux colloques internationaux consacrés à Cioran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-178, 2017, 978-2-406-06406-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’esthétique du suicide selon Cioran. L’éclat, l’écart, l’éclair de la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Demars; Mihaela-Genţiana Stănişor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cioran, archives paradoxales – Nouvelles approches critiques, tome III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-167, 2017, 978-2-406-06406-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06408-4.p.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271152v1</w:t>
-              </w:r>
-[...389 lines deleted...]
-                <w:t xml:space="preserve">hal-05271156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les larmes et les cris selon Cioran</w:t>
               </w:r>
@@ -8214,51 +8214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8409E9A4"/>
+    <w:nsid w:val="6E4A8873"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8445,51 +8445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Demars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270905v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270908v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270925v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270929v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05269540v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270934v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270940v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270941v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Lewis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Edwige" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Soler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M. Mar&#237;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270979v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270991v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Garoiu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria M&#8217;enesti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ecrire-la-shoah-trauma-et-representation.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Gen&#355;iana St&#259;ni&#351;or" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vii-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vi-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-ii-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05269064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Cioran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/OEuvres87" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ecrire-la-shoah-trauma-et-representation-introduction.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vii-nouvelles-approches-critiques-la-vanite-dans-les-yeux.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17482-0.p.0159" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/search?c=&amp;amp;q=Passion+des+vanit%C3%A9s+et+dictature+du+chagrin+selon+Cioran+" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271018v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vi-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-synopsis-des-principaux-colloques-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271064v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-l-ineffable-de-la-poesie-selon-cioran.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-bibliographie-cioranienne-de-liliana-herrera.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-en.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271121v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-cioran-a-l-encontre-de-valery.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-solitude-et-silence-selon-cioran.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-synopsis-des-principaux-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques-l-esthetique-du-suicide-selon-cioran.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06408-4.p.0153" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271141v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271165v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271156v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques-synopsis-des-principaux-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-ii-nouvelles-approches-critiques-les-larmes-et-les-cris-selon-cioran.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271175v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-nouvelles-approches-critiques-le-mal-de-la-transfiguration.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-ii-nouvelles-approches-critiques-synopsis-des-principaux-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-nouvelles-approches-critiques-synopsis-des-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271363v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271035v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/tel-05269132v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007LYO31018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270953v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271391v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271409v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Demars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270905v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270908v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270925v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05269540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270928v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270940v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270941v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Lewis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Edwige" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Soler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M. Mar&#237;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270988v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376115v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270991v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Garoiu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria M&#8217;enesti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ecrire-la-shoah-trauma-et-representation.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Gen&#355;iana St&#259;ni&#351;or" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vii-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vi-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-ii-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05268739v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-nouvelles-approches-critiques.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05269064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Cioran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/OEuvres87" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ecrire-la-shoah-trauma-et-representation-introduction.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vii-nouvelles-approches-critiques-la-vanite-dans-les-yeux.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17482-0.p.0159" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/search?c=&amp;amp;q=Passion+des+vanit%C3%A9s+et+dictature+du+chagrin+selon+Cioran+" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271018v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-vi-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-synopsis-des-principaux-colloques-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271064v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-l-ineffable-de-la-poesie-selon-cioran.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-bibliographie-cioranienne-de-liliana-herrera.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-v-nouvelles-approches-critiques-en.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271121v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-cioran-a-l-encontre-de-valery.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-solitude-et-silence-selon-cioran.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iv-nouvelles-approches-critiques-synopsis-des-principaux-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271170v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271141v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques-introduction.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271156v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques-synopsis-des-principaux-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-iii-nouvelles-approches-critiques-l-esthetique-du-suicide-selon-cioran.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06408-4.p.0153" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-ii-nouvelles-approches-critiques-les-larmes-et-les-cris-selon-cioran.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271175v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-nouvelles-approches-critiques-le-mal-de-la-transfiguration.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-tome-ii-nouvelles-approches-critiques-synopsis-des-principaux-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cioran-archives-paradoxales-nouvelles-approches-critiques-synopsis-des-colloques-internationaux-consacres-a-cioran.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271363v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271035v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/tel-05269132v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007LYO31018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270953v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271391v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271409v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>